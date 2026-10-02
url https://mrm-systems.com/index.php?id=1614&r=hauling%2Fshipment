--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -134,63 +134,63 @@
   <si>
     <t>DOMINGA  MARAON</t>
   </si>
   <si>
     <t>K7133-83596</t>
   </si>
   <si>
     <t>JUDITH J PAGUYO</t>
   </si>
   <si>
     <t>K7020-75470</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>JOSHUA SARMIENTO</t>
   </si>
   <si>
     <t>K7016-75095</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE MEDRANO </t>
+    <t>ARLENE MEDRANO</t>
   </si>
   <si>
     <t>K7016-75082</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA RIBUDAL </t>
+    <t>ERLINDA RIBUDAL</t>
   </si>
   <si>
     <t>K7125-86074</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY ARAGON </t>
+    <t>RUBY ARAGON</t>
   </si>
   <si>
     <t>K7020-76124</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>MERCY JUANITEZ</t>
   </si>
   <si>
     <t>K7030-76687</t>
   </si>
   <si>
     <t>NIDA FLORES DE VERA</t>
   </si>
   <si>
     <t>K7058-76353</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Eduardo  gamboa jr</t>
   </si>
@@ -218,117 +218,117 @@
   <si>
     <t>K7126-88150</t>
   </si>
   <si>
     <t>Joanne B Estanilla</t>
   </si>
   <si>
     <t>K7061-75434</t>
   </si>
   <si>
     <t>Jallilah YahyA</t>
   </si>
   <si>
     <t>K7026-83771</t>
   </si>
   <si>
     <t>Milagros Dela cuadra</t>
   </si>
   <si>
     <t>K7011-76563</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EMERENCIANA M. ELEVAZO </t>
+    <t>EMERENCIANA M. ELEVAZO</t>
   </si>
   <si>
     <t>K7123-76460</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSIE G. LEONIN </t>
+    <t>JOSIE G. LEONIN</t>
   </si>
   <si>
     <t>K7068-86969</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>RODEL RANGES</t>
   </si>
   <si>
     <t>K5002-87941</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LANIE A  ALMAJANO </t>
+    <t>LANIE A  ALMAJANO</t>
   </si>
   <si>
     <t>K7020-76794</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE M DUYA </t>
+    <t>CATHERINE M DUYA</t>
   </si>
   <si>
     <t>K7127-74500</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>MILDRED DIAZ</t>
   </si>
   <si>
     <t>K7132-75944</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>AMELYN L CACHICHO</t>
   </si>
   <si>
     <t>K5002-86370</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>HELEN SISON</t>
   </si>
   <si>
     <t>K7123-76582</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JUANITO ADOY PROSPERO </t>
+    <t>JUANITO ADOY PROSPERO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>