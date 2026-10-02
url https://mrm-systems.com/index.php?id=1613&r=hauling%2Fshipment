--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K7063-88060</t>
   </si>
   <si>
     <t>HUNGDUAN IFUGAO</t>
   </si>
   <si>
     <t>NIDA A HIMMIWAT</t>
   </si>
   <si>
     <t>K5005-87883</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>DEXTER CALIMAG</t>
   </si>
   <si>
     <t>K7125-87848</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Ricci gon Fritz Siriban </t>
+    <t>Ricci gon Fritz Siriban</t>
   </si>
   <si>
     <t>K7063-86866</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>FRELYN CALIXTO</t>
   </si>
   <si>
     <t>K7068-69755</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>FLORITA LOPEZ DADIZ</t>
   </si>
   <si>
     <t>K7126-87329</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
@@ -149,162 +149,162 @@
   <si>
     <t>K5005-88236</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>FE M PUMARAS</t>
   </si>
   <si>
     <t>K7026-88166</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DOMINADOR COMPAY</t>
   </si>
   <si>
     <t>K7063-87419</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA H VILAN </t>
+    <t>LILIA H VILAN</t>
   </si>
   <si>
     <t>K7073-87805</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>TERESITA SANGUISA</t>
   </si>
   <si>
     <t>K7061-88095</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Angeline Natividad </t>
+    <t>Angeline Natividad</t>
   </si>
   <si>
     <t>K7126-87966</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Kylan Valenzuela</t>
   </si>
   <si>
     <t>K7074-87464</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>ANALYN MACABULOS</t>
   </si>
   <si>
     <t>K7123-88034</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>GABEL G BELTRAN</t>
   </si>
   <si>
     <t>K7074-87039</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>Alfredo m. Herera</t>
   </si>
   <si>
     <t>K7125-87115</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY DUE ANGELES </t>
+    <t>MARY JOY DUE ANGELES</t>
   </si>
   <si>
     <t>K7074-88163</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>ERNESTO ULARTE</t>
   </si>
   <si>
     <t>K7129-88039</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>LIEZL S. GRUESO</t>
   </si>
   <si>
     <t>K7068-86969</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>RODEL RANGES</t>
   </si>
   <si>
     <t>K5002-87941</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LANIE A  ALMAJANO </t>
+    <t>LANIE A  ALMAJANO</t>
   </si>
   <si>
     <t>K7020-76794</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE M DUYA </t>
+    <t>CATHERINE M DUYA</t>
   </si>
   <si>
     <t>K7125-74301</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Oscar M Vivero Sr </t>
+    <t>Oscar M Vivero Sr</t>
   </si>
   <si>
     <t>K7133-74437</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
     <t>Remedios ragasa</t>
   </si>
   <si>
     <t>K5005-87532</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>EDITHA RIVERA BANAO</t>
   </si>
   <si>
     <t>K5002-88066</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>