--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,204 +50,204 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-76393</t>
   </si>
   <si>
     <t>BALETE BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Jane Comia Valenzuela </t>
+    <t>Jane Comia Valenzuela</t>
   </si>
   <si>
     <t>K7125-86170</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
     <t>LUCIA MACATANGAY</t>
   </si>
   <si>
     <t>K7121-85734</t>
   </si>
   <si>
     <t>DIOSDADO ALEGRIA</t>
   </si>
   <si>
     <t>K7127-84460</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS, IMELDA A, MENDOZA </t>
+    <t>MRS, IMELDA A, MENDOZA</t>
   </si>
   <si>
     <t>K8002-75360</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
     <t>MIKKA LYAN A HERNANDEZ</t>
   </si>
   <si>
     <t>K7020-75841</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEANNA ABREA </t>
+    <t>ROSEANNA ABREA</t>
   </si>
   <si>
     <t>K7126-75972</t>
   </si>
   <si>
     <t>MARIA E ESTOLE</t>
   </si>
   <si>
     <t>K5003-85422</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
     <t>dolores esguerra</t>
   </si>
   <si>
     <t>K7068-87145</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>JOEMAR D DE GUZMAN</t>
   </si>
   <si>
     <t>K7068-76014</t>
   </si>
   <si>
     <t>LAUREL BATANGAS</t>
   </si>
   <si>
     <t>ERLINDA ENDOZA CAAG</t>
   </si>
   <si>
     <t>K7121-87011</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
     <t>Thyron Rosales</t>
   </si>
   <si>
     <t>K7125-76913</t>
   </si>
   <si>
     <t>LIAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Lordes Salonga </t>
+    <t>Lordes Salonga</t>
   </si>
   <si>
     <t>K7072-76607</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNOLD DELOS REYES </t>
+    <t>REYNOLD DELOS REYES</t>
   </si>
   <si>
     <t>K8002-75904</t>
   </si>
   <si>
     <t>EDITH C PEREZ</t>
   </si>
   <si>
     <t>K7121-76092</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA Mendoza JOB </t>
+    <t>ROWENA Mendoza JOB</t>
   </si>
   <si>
     <t>K7072-76900</t>
   </si>
   <si>
     <t>GIGI C. PONTEJO</t>
   </si>
   <si>
     <t>K7063-75481</t>
   </si>
   <si>
     <t>LORETA M.ANILAO</t>
   </si>
   <si>
     <t>K7063-75973</t>
   </si>
   <si>
     <t>MAXIMA D.QUIAÑO</t>
   </si>
   <si>
     <t>K7068-86624</t>
   </si>
   <si>
     <t>JESSIE AMAZONA</t>
   </si>
   <si>
     <t>K6002-76015</t>
   </si>
   <si>
     <t>GLORIA CUETO MANALO</t>
   </si>
   <si>
     <t>K7068-75949</t>
   </si>
   <si>
     <t>BENITA OLARTE</t>
   </si>
   <si>
     <t>K7125-74591</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Andrio F De Chavez </t>
+    <t>Andrio F De Chavez</t>
   </si>
   <si>
     <t>K5003-76208</t>
   </si>
   <si>
     <t>BABY YMAS</t>
   </si>
   <si>
     <t>K5002-87476</t>
   </si>
   <si>
     <t>MATAASNAKAHOY BATANGAS</t>
   </si>
   <si>
     <t>MARILYN M MORENO</t>
   </si>
   <si>
     <t>K7063-86208</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>NERILYN C.CALBAYAR</t>
   </si>
@@ -287,57 +287,57 @@
   <si>
     <t>Danilo Alcazar</t>
   </si>
   <si>
     <t>K7072-76048</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>MARY CRIS MAGTIBAY</t>
   </si>
   <si>
     <t>K7074-86465</t>
   </si>
   <si>
     <t>DARLENE FRANCHETTE R. SAYCO</t>
   </si>
   <si>
     <t>K7068-87389</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSIE D.VILELA </t>
+    <t>JAYSIE D.VILELA</t>
   </si>
   <si>
     <t>K7127-84454</t>
   </si>
   <si>
-    <t xml:space="preserve">NORALYN H, MENDOZA </t>
+    <t>NORALYN H, MENDOZA</t>
   </si>
   <si>
     <t>K7068-75983</t>
   </si>
   <si>
     <t>DENNIS MAGNBAY</t>
   </si>
   <si>
     <t>K8002-84360</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>MARISA H PACPACO</t>
   </si>
   <si>
     <t>K7017-75686</t>
   </si>
   <si>
     <t>SAN NICOLAS BATANGAS</t>
   </si>
   <si>
     <t>JOSEPH ALVEZ</t>
   </si>
@@ -392,51 +392,51 @@
   <si>
     <t>K5003-86649</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>Eduarfo m magpantay</t>
   </si>
   <si>
     <t>K6002-76097</t>
   </si>
   <si>
     <t>ZENEN VELUYA GONZALES</t>
   </si>
   <si>
     <t>K7121-76001</t>
   </si>
   <si>
     <t>Davy Benites</t>
   </si>
   <si>
     <t>K7016-86882</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSICA BARRION </t>
+    <t>JESSICA BARRION</t>
   </si>
   <si>
     <t>K7125-86005</t>
   </si>
   <si>
     <t>CHARLENE A ALINABON</t>
   </si>
   <si>
     <t>K7020-76325</t>
   </si>
   <si>
     <t>LUKE THYRO ORTENCIO PANGILINAN</t>
   </si>
   <si>
     <t>K7074-75979</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
     <t>Ceria evangelista an</t>
   </si>
   <si>
     <t>K7069-76433</t>
   </si>
@@ -494,87 +494,87 @@
   <si>
     <t>K7073-83870</t>
   </si>
   <si>
     <t>Donna S. Mohammad</t>
   </si>
   <si>
     <t>K7011-76348</t>
   </si>
   <si>
     <t>FERNANDO PUSANCHO</t>
   </si>
   <si>
     <t>K7132-76268</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>MARIA DE LUNA ASI</t>
   </si>
   <si>
     <t>K7030-86877</t>
   </si>
   <si>
-    <t xml:space="preserve">B Jorn Alexis M Veniegas </t>
+    <t>B Jorn Alexis M Veniegas</t>
   </si>
   <si>
     <t>K7020-75885</t>
   </si>
   <si>
     <t>JOVEN M GALAN JR</t>
   </si>
   <si>
     <t>K7129-76527</t>
   </si>
   <si>
     <t>RYAN LEJANA</t>
   </si>
   <si>
     <t>K7068-75736</t>
   </si>
   <si>
     <t>KENT PORTINTO</t>
   </si>
   <si>
     <t>K7124-75939</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
     <t>JOSELYN L GEQUINTO</t>
   </si>
   <si>
     <t>K7125-74519</t>
   </si>
   <si>
     <t>MULANAY QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Bebiana Perida </t>
+    <t>Bebiana Perida</t>
   </si>
   <si>
     <t>K7069-77091</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
     <t>LANREANE TIOSAN T EQUIPADO</t>
   </si>
   <si>
     <t>K8002-75582</t>
   </si>
   <si>
     <t>EMELITA CATAPAT</t>
   </si>
   <si>
     <t>K7068-77083</t>
   </si>
   <si>
     <t>VILMA MONCADA LAYONIS</t>
   </si>
   <si>
     <t>K7063-75338</t>
   </si>
@@ -638,84 +638,84 @@
   <si>
     <t>JOCELYN M. GAELA</t>
   </si>
   <si>
     <t>K7074-86115</t>
   </si>
   <si>
     <t>Aileen .artinez</t>
   </si>
   <si>
     <t>K8002-84816</t>
   </si>
   <si>
     <t>MARY GRACE RONDOLA</t>
   </si>
   <si>
     <t>K7124-50686</t>
   </si>
   <si>
     <t>SHAINE DUSTINE OLVEDA</t>
   </si>
   <si>
     <t>K7020-76227</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA F CALUPIG </t>
+    <t>NORMA F CALUPIG</t>
   </si>
   <si>
     <t>K7063-76762</t>
   </si>
   <si>
     <t>CHARLENE F.GAILA</t>
   </si>
   <si>
     <t>K7026-87764</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>Ferdinand Madrid</t>
   </si>
   <si>
     <t>K5002-86609</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>ALVIN B. BELGA</t>
   </si>
   <si>
     <t>K5002-87801</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA MARIE GAMALINDA </t>
+    <t>GINA MARIE GAMALINDA</t>
   </si>
   <si>
     <t>K7105-86851</t>
   </si>
   <si>
     <t>GUINOBATAN ALBAY</t>
   </si>
   <si>
     <t>LEAH P. NOSARES</t>
   </si>
   <si>
     <t>K5002-85331</t>
   </si>
   <si>
     <t>ERNIELYN O RICAFORT</t>
   </si>
   <si>
     <t>K7129-76255</t>
   </si>
   <si>
     <t>MALINAO ALBAY</t>
   </si>
   <si>
     <t>ELIZABETH CAÑO</t>
   </si>
@@ -731,132 +731,132 @@
   <si>
     <t>K6002-76139</t>
   </si>
   <si>
     <t>SANTO DOMINGO (LIBOG) ALBAY</t>
   </si>
   <si>
     <t>DELIA BONAOS</t>
   </si>
   <si>
     <t>K7121-76276</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>Neria Consulta</t>
   </si>
   <si>
     <t>K5002-87402</t>
   </si>
   <si>
     <t>TIWI ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON E CONSULTA </t>
+    <t>CORAZON E CONSULTA</t>
   </si>
   <si>
     <t>K7030-86612</t>
   </si>
   <si>
     <t>SAN LORENZO RUIZ (IMELDA) CAMARINES NORTE</t>
   </si>
   <si>
     <t>MILA C SARDO</t>
   </si>
   <si>
     <t>K5003-87393</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
     <t>Lorita R racelis</t>
   </si>
   <si>
     <t>K7125-75555</t>
   </si>
   <si>
     <t>MERCEDES CAMARINES NORTE</t>
   </si>
   <si>
     <t>Ronnie v . Delos santos</t>
   </si>
   <si>
     <t>K7125-75563</t>
   </si>
   <si>
     <t>PARACALE CAMARINES NORTE</t>
   </si>
   <si>
     <t>Jayson r. Medes</t>
   </si>
   <si>
     <t>K7125-86720</t>
   </si>
   <si>
     <t>VINZONS CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ALMIRA BALCE </t>
+    <t>ALMIRA BALCE</t>
   </si>
   <si>
     <t>K7123-76155</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
   <si>
     <t>JOHNNA FABREGA</t>
   </si>
   <si>
     <t>K5004-84996</t>
   </si>
   <si>
     <t>BULA CAMARINES SUR</t>
   </si>
   <si>
     <t>ELEANOR S. OLLERES</t>
   </si>
   <si>
     <t>K5002-88030</t>
   </si>
   <si>
     <t>CABUSAO CAMARINES SUR</t>
   </si>
   <si>
     <t>JEAN D. DE JESUS</t>
   </si>
   <si>
     <t>K7016-83948</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANY NACARIO </t>
+    <t>MELANY NACARIO</t>
   </si>
   <si>
     <t>K7072-75970</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
     <t>ALBERTO SUAREZ</t>
   </si>
   <si>
     <t>K7129-86551</t>
   </si>
   <si>
     <t>OCAMPO CAMARINES SUR</t>
   </si>
   <si>
     <t>ALIO LUBO</t>
   </si>
   <si>
     <t>K7063-75752</t>
   </si>
   <si>
     <t>SAN FERNANDO CAMARINES SUR</t>
   </si>
@@ -875,51 +875,51 @@
   <si>
     <t>K7020-75204</t>
   </si>
   <si>
     <t>BULUSAN SORSOGON</t>
   </si>
   <si>
     <t>CLAIRE G DEMATE</t>
   </si>
   <si>
     <t>K7129-76131</t>
   </si>
   <si>
     <t>CASIGURAN SORSOGON</t>
   </si>
   <si>
     <t>ZAIDA HACAR FUNELAS</t>
   </si>
   <si>
     <t>K7126-76031</t>
   </si>
   <si>
     <t>CASTILLA SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">AMY MEDIANA </t>
+    <t>AMY MEDIANA</t>
   </si>
   <si>
     <t>K7063-75259</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>HANNAH ALTHEA E.FIGERAS</t>
   </si>
   <si>
     <t>K7124-76749</t>
   </si>
   <si>
     <t>RENATO ARGUELLES</t>
   </si>
   <si>
     <t>K7016-84244</t>
   </si>
   <si>
     <t>MAGALLANES SORSOGON</t>
   </si>
   <si>
     <t>GINA GUBAN</t>
   </si>