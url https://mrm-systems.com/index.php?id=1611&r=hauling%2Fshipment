--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>Mimi Camaso</t>
   </si>
   <si>
     <t>K7016-75504</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>FORTUNATA BLAS</t>
   </si>
   <si>
     <t>K6002-75963</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>BASILISA R. BATTAD</t>
   </si>
   <si>
     <t>K7123-83316</t>
   </si>
   <si>
-    <t xml:space="preserve">JOE JOE P. ANGOLO </t>
+    <t>JOE JOE P. ANGOLO</t>
   </si>
   <si>
     <t>K7127-83647</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>MRS,GLORIA GALANDE SALAOINO</t>
   </si>
   <si>
     <t>K5002-87007</t>
   </si>
   <si>
     <t>Herminigildo Lapitan St</t>
   </si>
   <si>
     <t>K7126-76495</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Judy Ann J Bugarin</t>
   </si>
@@ -143,177 +143,177 @@
   <si>
     <t>K5004-76041</t>
   </si>
   <si>
     <t>MIGUEL B. PALOS</t>
   </si>
   <si>
     <t>K7011-76158</t>
   </si>
   <si>
     <t>Flordeliza Sabado Kong</t>
   </si>
   <si>
     <t>K7072-76358</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>ANITA S. PAGUIRIGAN</t>
   </si>
   <si>
     <t>K7020-76505</t>
   </si>
   <si>
-    <t xml:space="preserve">SIMEON BULUSAN </t>
+    <t>SIMEON BULUSAN</t>
   </si>
   <si>
     <t>K7017-72967</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>REYMOND G ALAMAY</t>
   </si>
   <si>
     <t>K7061-67120</t>
   </si>
   <si>
     <t>Mario jay Bernardo Jr</t>
   </si>
   <si>
     <t>K7127-75320</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN G DELA CRUZ </t>
+    <t>SUSAN G DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-74282</t>
   </si>
   <si>
     <t>LOLITA B. CABACUNGAN</t>
   </si>
   <si>
     <t>K5002-83454</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>EMILIO ROLDAN PERDIDO</t>
   </si>
   <si>
     <t>K7020-75519</t>
   </si>
   <si>
     <t>BRYAN DOMINIC S AGUSTIN</t>
   </si>
   <si>
     <t>K7068-85905</t>
   </si>
   <si>
     <t>LOLITA M.CAVUGSA</t>
   </si>
   <si>
     <t>K7063-77190</t>
   </si>
   <si>
     <t>ARLEN R.PASCUA</t>
   </si>
   <si>
     <t>K7121-67231</t>
   </si>
   <si>
-    <t xml:space="preserve">Marylou C Morales </t>
+    <t>Marylou C Morales</t>
   </si>
   <si>
     <t>K7026-86267</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
     <t>JOSEPH FROGOZO</t>
   </si>
   <si>
     <t>K5005-86471</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">LORILIE S. DE GUZMAN </t>
+    <t>LORILIE S. DE GUZMAN</t>
   </si>
   <si>
     <t>K7073-76242</t>
   </si>
   <si>
     <t>DEXTER BULONG VILLANUEVA</t>
   </si>
   <si>
     <t>K7127-75547</t>
   </si>
   <si>
     <t>ROSEMARIE D, AGSALOG</t>
   </si>
   <si>
     <t>K7020-75928</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>ERLINDA SANTOS ANINGAT</t>
   </si>
   <si>
     <t>K8002-75326</t>
   </si>
   <si>
     <t>NELLY ASUNCION</t>
   </si>
   <si>
     <t>K7026-87593</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>CRISANTO AGCAOILI</t>
   </si>
   <si>
     <t>K7017-75608</t>
   </si>
   <si>
     <t>YOLANDA PAULINO LACISTE</t>
   </si>
   <si>
     <t>K7058-71575</t>
   </si>
   <si>
-    <t xml:space="preserve">  Constante  balimbim</t>
+    <t>Constante  balimbim</t>
   </si>
   <si>
     <t>K5002-82935</t>
   </si>
   <si>
     <t>RHEA ROCHELLE PAGUIRAN</t>
   </si>
   <si>
     <t>K7030-72431</t>
   </si>
   <si>
     <t>RANCEL RAMIREZ</t>
   </si>
   <si>
     <t>K7063-76892</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>AMELITA V.RUMBAOA</t>
   </si>
   <si>
     <t>K7127-74697</t>
   </si>