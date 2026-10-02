--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -74,99 +74,99 @@
   <si>
     <t>felomina nalic</t>
   </si>
   <si>
     <t>K5002-85185</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>DIETHER MARK DIMLA</t>
   </si>
   <si>
     <t>K5002-84000</t>
   </si>
   <si>
     <t>MAYSA IGNACIO</t>
   </si>
   <si>
     <t>K7016-75913</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES NAGUIT </t>
+    <t>MARITES NAGUIT</t>
   </si>
   <si>
     <t>K5003-83967</t>
   </si>
   <si>
     <t>Alfredo Yaya</t>
   </si>
   <si>
     <t>K7127-85781</t>
   </si>
   <si>
     <t>MARLON V, DAVID</t>
   </si>
   <si>
     <t>K5003-76319</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Gloria quiambao</t>
   </si>
   <si>
     <t>K7073-87153</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7074-86619</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Miguel nacino</t>
   </si>
   <si>
     <t>K7121-87700</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELOISA OR EISEN ESCOTO </t>
+    <t>ELOISA OR EISEN ESCOTO</t>
   </si>
   <si>
     <t>K7020-75495</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>ALAN Y CRUZ</t>
   </si>
   <si>
     <t>K7011-86064</t>
   </si>
   <si>
     <t>EVELYN R. SALALILA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>