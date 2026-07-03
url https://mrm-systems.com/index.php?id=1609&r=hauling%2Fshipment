--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -12,101 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>04/23/2026 15:29:57 - 04/23/2026 18:37:22</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-86730</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>JOSE F CAJIGAL</t>
   </si>
   <si>
-    <t>T260301165131863</t>
-[...1 lines deleted...]
-  <si>
     <t>GASAN MARINDUQUE</t>
   </si>
   <si>
     <t xml:space="preserve">MAYING LUMABAN </t>
-  </si>
-[...1 lines deleted...]
-    <t>T260302093445764</t>
   </si>
   <si>
     <t>RIZAL OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>ALELI VALDEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Rmg908</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joel tolintino 09659447420</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Arjohn arevalo</t>
   </si>
@@ -510,120 +504,120 @@
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" t="s">
+      <c r="A8">
+        <v>111220</v>
+      </c>
+      <c r="B8" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>110219</v>
+      </c>
+      <c r="B9" t="s">
         <v>15</v>
-      </c>
-[...6 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>