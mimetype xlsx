--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>RUSTOMD DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-76051</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>PAUL BRAYN BALATBAT</t>
   </si>
   <si>
     <t>K7127-84031</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>EMMA SALVIEJO</t>
   </si>
   <si>
     <t>K7016-76109</t>
   </si>
   <si>
-    <t xml:space="preserve">GERALDINE RAMOS </t>
+    <t>GERALDINE RAMOS</t>
   </si>
   <si>
     <t>K7072-77228</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ALONA M. MACAPAGAL</t>
   </si>
   <si>
     <t>K7063-76958</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JUANCHO BERGONIO</t>
   </si>
   <si>
     <t>K7011-76437</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>