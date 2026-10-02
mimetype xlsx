--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -77,174 +77,174 @@
   <si>
     <t>K7026-86009</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>SONIA ABAY</t>
   </si>
   <si>
     <t>K7063-88016</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>MURAD AKMAD</t>
   </si>
   <si>
     <t>K7125-85204</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Conchita P Duran </t>
+    <t>Conchita P Duran</t>
   </si>
   <si>
     <t>K7125-86374</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>RUEL L CADOG</t>
   </si>
   <si>
     <t>K7135-86645</t>
   </si>
   <si>
     <t>Princess B Cavano</t>
   </si>
   <si>
     <t>K7074-88181</t>
   </si>
   <si>
     <t>CATEEL DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Connie c. Mabayangbang</t>
   </si>
   <si>
     <t>K7133-86670</t>
   </si>
   <si>
-    <t xml:space="preserve">Elma salvana </t>
+    <t>Elma salvana</t>
   </si>
   <si>
     <t>K7121-63098</t>
   </si>
   <si>
     <t>GOVERNOR GENEROSO DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Melvin E Saladaga</t>
   </si>
   <si>
     <t>K5004-86156</t>
   </si>
   <si>
     <t>LUPON DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>DELIA M SURAIL</t>
   </si>
   <si>
     <t>K5002-86094</t>
   </si>
   <si>
     <t>LAAK (SAN VICENTE) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>MERCY CASTARDO</t>
   </si>
   <si>
     <t>K7125-87810</t>
   </si>
   <si>
     <t>CARMEN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MARWIN ESTORPE</t>
   </si>
   <si>
     <t>K7125-88183</t>
   </si>
   <si>
     <t>K7121-86918</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">  Rex   l Clcantara </t>
+    <t>Rex   l Clcantara</t>
   </si>
   <si>
     <t>K7061-87306</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Gaspar Laguting</t>
   </si>
   <si>
     <t>K7068-86500</t>
   </si>
   <si>
     <t>LIBUNGAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>CHONA CORDERO</t>
   </si>
   <si>
     <t>K7058-86892</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ARNEL B QUIÑO</t>
   </si>
   <si>
     <t>K7061-87302</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Luzviminda Salud </t>
+    <t>Luzviminda Salud</t>
   </si>
   <si>
     <t>K7058-86375</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">  Maricris  capangpangan </t>
+    <t>Maricris  capangpangan</t>
   </si>
   <si>
     <t>K7073-86949</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>CESAR P. IMPERIAL C/O LORETTA R. IMPERIAL</t>
   </si>
   <si>
     <t>K5005-86726</t>
   </si>
   <si>
     <t>HAMSA MANALAO</t>
   </si>
   <si>
     <t>K7123-86148</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ALDULMANAP U BIANG</t>
   </si>
@@ -269,108 +269,108 @@
   <si>
     <t>K7074-63004</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>Datuteng sapar gumbilaJay sapar gumbila</t>
   </si>
   <si>
     <t>K7093-86467</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>ALI A. MAULA</t>
   </si>
   <si>
     <t>K7135-86233</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Monaida S Solaiman </t>
+    <t>Monaida S Solaiman</t>
   </si>
   <si>
     <t>K7127-75515</t>
   </si>
   <si>
     <t>BATARAZA PALAWAN</t>
   </si>
   <si>
     <t>JUMIBER SANTISTEBAN</t>
   </si>
   <si>
     <t>K6002-76629</t>
   </si>
   <si>
     <t>ROCHELYN ANANG</t>
   </si>
   <si>
     <t>K6002-75987</t>
   </si>
   <si>
     <t>BROOKE'S POINT PALAWAN</t>
   </si>
   <si>
     <t>MICHAEL  T. PAPELYERA</t>
   </si>
   <si>
     <t>K6002-76462</t>
   </si>
   <si>
     <t>PUERTO PRINCESA CITY (Capital) PALAWAN</t>
   </si>
   <si>
     <t>RON ROWARD NACASI</t>
   </si>
   <si>
     <t>K7058-76693</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eugene  p rose</t>
+    <t>Eugene  p rose</t>
   </si>
   <si>
     <t>K7105-85063</t>
   </si>
   <si>
     <t>TAYTAY PALAWAN</t>
   </si>
   <si>
     <t>REYMARK GEMUDIANO</t>
   </si>
   <si>
     <t>K5002-84336</t>
   </si>
   <si>
     <t>BALILIHAN BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE CAGABCAB </t>
+    <t>JESSIE CAGABCAB</t>
   </si>
   <si>
     <t>K7063-85697</t>
   </si>
   <si>
     <t>BATUAN BOHOL</t>
   </si>
   <si>
     <t>CHONA FLORES</t>
   </si>
   <si>
     <t>K7068-76577</t>
   </si>
   <si>
     <t>BUENA15TA BOHOL</t>
   </si>
   <si>
     <t>ROSITA MANATAO</t>
   </si>
   <si>
     <t>K7063-75846</t>
   </si>
   <si>
     <t>CARMEN BOHOL</t>
   </si>
@@ -395,51 +395,51 @@
   <si>
     <t>JOVE MARC SOMBILON</t>
   </si>
   <si>
     <t>K7129-76165</t>
   </si>
   <si>
     <t>MARINA MANIGQUE</t>
   </si>
   <si>
     <t>K5005-76678</t>
   </si>
   <si>
     <t>DUERO BOHOL</t>
   </si>
   <si>
     <t>JANETH C OCLARIT</t>
   </si>
   <si>
     <t>K5002-75998</t>
   </si>
   <si>
     <t>GUINDULMAN BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">DEMETRIA BESINGA </t>
+    <t>DEMETRIA BESINGA</t>
   </si>
   <si>
     <t>K7074-75566</t>
   </si>
   <si>
     <t>INABANGA BOHOL</t>
   </si>
   <si>
     <t>Pilar betalmos crujido</t>
   </si>
   <si>
     <t>K7074-76065</t>
   </si>
   <si>
     <t>JAGNA BOHOL</t>
   </si>
   <si>
     <t>Selyn s. Cuarteros</t>
   </si>
   <si>
     <t>K7017-75596</t>
   </si>
   <si>
     <t>LOON BOHOL</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>K7026-86261</t>
   </si>
   <si>
     <t>HAZEL LABADAN</t>
   </si>
   <si>
     <t>K7126-76082</t>
   </si>
   <si>
     <t>Evelyn M Labastilla</t>
   </si>
   <si>
     <t>K7126-86204</t>
   </si>
   <si>
     <t>Leah Mae Ballano</t>
   </si>
   <si>
     <t>K7126-84279</t>
   </si>
   <si>
     <t>K5003-84018</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEMI MARIE  CASTRO </t>
+    <t>NOEMI MARIE  CASTRO</t>
   </si>
   <si>
     <t>K7073-85235</t>
   </si>
   <si>
     <t>TALIBON BOHOL</t>
   </si>
   <si>
     <t>JONA JOIE MUMAR QUIMSON</t>
   </si>
   <si>
     <t>K7069-77157</t>
   </si>
   <si>
     <t>TUBIGON BOHOL</t>
   </si>
   <si>
     <t>BASILISA GIBALAY</t>
   </si>
   <si>
     <t>K7124-76248</t>
   </si>
   <si>
     <t>JUDITH L. BAGAYAS</t>
   </si>
@@ -560,51 +560,51 @@
   <si>
     <t>UBAY BOHOL</t>
   </si>
   <si>
     <t>JOEL C.GENITA</t>
   </si>
   <si>
     <t>K7127-75652</t>
   </si>
   <si>
     <t>ARNIL BASAN ARIAS</t>
   </si>
   <si>
     <t>K7124-75958</t>
   </si>
   <si>
     <t>ARLENE G. BERSANO</t>
   </si>
   <si>
     <t>K7058-76465</t>
   </si>
   <si>
     <t>VALENCIA BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Adriane clark  caliso</t>
+    <t>Adriane clark  caliso</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Dua4686</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin tumarong 09151489643</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Selfredo nuda 09611134519</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>