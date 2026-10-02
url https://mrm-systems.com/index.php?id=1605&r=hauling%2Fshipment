--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -89,69 +89,69 @@
   <si>
     <t>SHARA RIVERA</t>
   </si>
   <si>
     <t>K7011-86722</t>
   </si>
   <si>
     <t>CARMELO MENDOZA</t>
   </si>
   <si>
     <t>K7069-76012</t>
   </si>
   <si>
     <t>CULASI ANTIQUE</t>
   </si>
   <si>
     <t>Rogelio E Begornia</t>
   </si>
   <si>
     <t>K7133-75283</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Dondee enderes </t>
+    <t>Dondee enderes</t>
   </si>
   <si>
     <t>K8002-85613</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
   <si>
     <t>LETTY HARABE</t>
   </si>
   <si>
     <t>K7125-85388</t>
   </si>
   <si>
     <t>TIBIAO ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Lina quioyo </t>
+    <t>Lina quioyo</t>
   </si>
   <si>
     <t>K7068-75931</t>
   </si>
   <si>
     <t>PANAY CAPIZ</t>
   </si>
   <si>
     <t>LIBERTAD BERJAMIN</t>
   </si>
   <si>
     <t>K7124-76203</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
     <t>ALVENIA DELLOMOS</t>
   </si>
   <si>
     <t>K5005-86259</t>
   </si>
   <si>
     <t>WENGELA B BASA</t>
   </si>
@@ -167,60 +167,60 @@
   <si>
     <t>K7132-75713</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>BEVELYN MIRADOR</t>
   </si>
   <si>
     <t>K7093-76864</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>LETICIA CERRADA</t>
   </si>
   <si>
     <t>K7105-84405</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JEAN D-A. ESTRELLA </t>
+    <t>JEAN D-A. ESTRELLA</t>
   </si>
   <si>
     <t>K7123-76198</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JERRY ALMENDRAL </t>
+    <t>JERRY ALMENDRAL</t>
   </si>
   <si>
     <t>K7063-86570</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>MA.FANILA LASTIMOSO</t>
   </si>
   <si>
     <t>K7017-75569</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>LEORMIE C FAMADICO</t>
   </si>
   <si>
     <t>K7020-74794</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
@@ -284,135 +284,135 @@
   <si>
     <t>K7129-87066</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ALJUN YANOS</t>
   </si>
   <si>
     <t>K7073-87127</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JESYL C. MAGTOLIS</t>
   </si>
   <si>
     <t>K5002-85990</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> BENERANDO SAYON </t>
+    <t>BENERANDO SAYON</t>
   </si>
   <si>
     <t>K5005-87728</t>
   </si>
   <si>
     <t>MOISES PADILLA (MAGALLON) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DAISY GEVERO</t>
   </si>
   <si>
     <t>K7129-86012</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>GUADALUPE DAGOHOY</t>
   </si>
   <si>
     <t>K7068-86111</t>
   </si>
   <si>
     <t>AYUNGON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>NENITA B.EMPERADO</t>
   </si>
   <si>
     <t>K6002-76159</t>
   </si>
   <si>
     <t>BAIS CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MERLE GUEVARRA SANTOS</t>
   </si>
   <si>
     <t>K7121-76677</t>
   </si>
   <si>
     <t>Eugenia Dayucos</t>
   </si>
   <si>
     <t>K5002-76691</t>
   </si>
   <si>
-    <t xml:space="preserve">MANINA L  FAELDAN </t>
+    <t>MANINA L  FAELDAN</t>
   </si>
   <si>
     <t>K5004-83624</t>
   </si>
   <si>
     <t>BASAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JAMANTE LASCONIA MANDANTES</t>
   </si>
   <si>
     <t>K7063-87900</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>CORANILL E.ALBA</t>
   </si>
   <si>
     <t>K7061-75318</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Brandon Bray Paelmo </t>
+    <t>Brandon Bray Paelmo</t>
   </si>
   <si>
     <t>K7080-76217</t>
   </si>
   <si>
     <t>JIMALALUD NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Reshel b ybarsabal </t>
+    <t>Reshel b ybarsabal</t>
   </si>
   <si>
     <t>K7016-75507</t>
   </si>
   <si>
     <t>ENRIQUE VILLANUEVA SIQUIJOR</t>
   </si>
   <si>
     <t>JOCELYN C MONTENEGRO</t>
   </si>
   <si>
     <t>K5004-83685</t>
   </si>
   <si>
     <t>LARENA SIQUIJOR</t>
   </si>
   <si>
     <t>SIONY BALOTE MUNOZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nfj9417</t>
   </si>