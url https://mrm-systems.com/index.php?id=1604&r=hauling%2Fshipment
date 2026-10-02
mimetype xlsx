--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -119,51 +119,51 @@
   <si>
     <t>MARICEL L.PISNGOT</t>
   </si>
   <si>
     <t>K5004-74793</t>
   </si>
   <si>
     <t>BONTOC SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>MA. FE GORDUIZ AÑORA</t>
   </si>
   <si>
     <t>K7126-76055</t>
   </si>
   <si>
     <t>LIBAGON SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Novita J Macasocol</t>
   </si>
   <si>
     <t>K5003-85987</t>
   </si>
   <si>
-    <t xml:space="preserve">PUROK 2 LEMON ST. LIBAGON </t>
+    <t>PUROK 2 LEMON ST. LIBAGON</t>
   </si>
   <si>
     <t>K6002-76186</t>
   </si>
   <si>
     <t>PINTUYAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>VIVIAN  ARAY</t>
   </si>
   <si>
     <t>K7127-75396</t>
   </si>
   <si>
     <t>SOGOD SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>DORIS C, TELIN</t>
   </si>
   <si>
     <t>K7068-75918</t>
   </si>
   <si>
     <t>TOMAS OPPUS SOUTHERN LEYTE</t>
   </si>
@@ -182,51 +182,51 @@
   <si>
     <t>K7016-84766</t>
   </si>
   <si>
     <t>ASTURIAS CEBU</t>
   </si>
   <si>
     <t>ELLA MARIE MAGLASANG</t>
   </si>
   <si>
     <t>K7020-75830</t>
   </si>
   <si>
     <t>BADIAN CEBU</t>
   </si>
   <si>
     <t>KEINTH JAHNEN A SARANILLO</t>
   </si>
   <si>
     <t>K7017-75695</t>
   </si>
   <si>
     <t>CITY OF BOGO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">SHEENA LOU LASTIMADA </t>
+    <t>SHEENA LOU LASTIMADA</t>
   </si>
   <si>
     <t>K7016-74760</t>
   </si>
   <si>
     <t>ANNIE ROSE CAANG</t>
   </si>
   <si>
     <t>K7020-76478</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
     <t>CLARK BARANGAN</t>
   </si>
   <si>
     <t>K7063-86630</t>
   </si>
   <si>
     <t>VALERIE ASHLEY R.DACLAN</t>
   </si>
   <si>
     <t>K7030-75258</t>
   </si>
@@ -239,108 +239,108 @@
   <si>
     <t>K7074-76628</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>Reggie dabon</t>
   </si>
   <si>
     <t>K7129-76042</t>
   </si>
   <si>
     <t>SEGUNDINO C. REPOLLO JR</t>
   </si>
   <si>
     <t>K8002-74533</t>
   </si>
   <si>
     <t>ROBERTO or MARITER CERVANTES</t>
   </si>
   <si>
     <t>K7068-75720</t>
   </si>
   <si>
-    <t xml:space="preserve">GENELE CAPOY MERCADER </t>
+    <t>GENELE CAPOY MERCADER</t>
   </si>
   <si>
     <t>K7135-76080</t>
   </si>
   <si>
     <t>Mark Vismar Briguez</t>
   </si>
   <si>
     <t>K7017-82596</t>
   </si>
   <si>
     <t>LEONORA S ENTOMA</t>
   </si>
   <si>
     <t>K7058-76730</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma ruth  h son</t>
+    <t>Ma ruth  h son</t>
   </si>
   <si>
     <t>K7127-85390</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
   <si>
     <t>ALOMA G PINEDA</t>
   </si>
   <si>
     <t>K7124-76530</t>
   </si>
   <si>
     <t>DAANBANTAYAN CEBU</t>
   </si>
   <si>
     <t>FRANCISCA C. DALAGUETE</t>
   </si>
   <si>
     <t>K7074-75667</t>
   </si>
   <si>
     <t>Editha Alegria Conde</t>
   </si>
   <si>
     <t>K7124-76361</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">MA LYN RETES </t>
+    <t>MA LYN RETES</t>
   </si>
   <si>
     <t>K7127-75127</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINA BARCOMA </t>
+    <t>JOSEFINA BARCOMA</t>
   </si>
   <si>
     <t>K7026-86142</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
     <t>ELAINE MARIE G. MILAN</t>
   </si>
   <si>
     <t>K8002-75890</t>
   </si>
   <si>
     <t>PRECIOUS P MONTELLANO</t>
   </si>
   <si>
     <t>K5002-76485</t>
   </si>
   <si>
     <t>GRACE ABAPO</t>
   </si>
   <si>
     <t>K7016-84820</t>
   </si>
@@ -458,102 +458,102 @@
   <si>
     <t>Josefina Garado</t>
   </si>
   <si>
     <t>K7026-86917</t>
   </si>
   <si>
     <t>SULAT EASTERN SAMAR</t>
   </si>
   <si>
     <t>Ma. Luisita d. Esplago</t>
   </si>
   <si>
     <t>K7030-76183</t>
   </si>
   <si>
     <t>ABUYOG LEYTE</t>
   </si>
   <si>
     <t>FERDIE MIDER</t>
   </si>
   <si>
     <t>K7030-76364</t>
   </si>
   <si>
-    <t xml:space="preserve">MILLER MONTAJES </t>
+    <t>MILLER MONTAJES</t>
   </si>
   <si>
     <t>K7016-75866</t>
   </si>
   <si>
     <t>BARUGO LEYTE</t>
   </si>
   <si>
     <t>IRISH BERTES</t>
   </si>
   <si>
     <t>K7129-75936</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
     <t>ADELFA S. CABAL</t>
   </si>
   <si>
     <t>K7126-76044</t>
   </si>
   <si>
     <t>Avelina I Higo</t>
   </si>
   <si>
     <t>K7016-75858</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN TEDDY VILLANUEVA </t>
+    <t>JOHN TEDDY VILLANUEVA</t>
   </si>
   <si>
     <t>K7121-76104</t>
   </si>
   <si>
     <t>Julissa Peteros Rabasa</t>
   </si>
   <si>
     <t>K5002-86075</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
   <si>
     <t>JOAN IMUS PANAL</t>
   </si>
   <si>
     <t>K7016-75001</t>
   </si>
   <si>
-    <t xml:space="preserve">VILMA RANCE GRESOLA </t>
+    <t>VILMA RANCE GRESOLA</t>
   </si>
   <si>
     <t>K5002-86073</t>
   </si>
   <si>
     <t>K8002-75012</t>
   </si>
   <si>
     <t>HILONGOS LEYTE</t>
   </si>
   <si>
     <t>JAME CABALLERO</t>
   </si>
   <si>
     <t>K7063-76750</t>
   </si>
   <si>
     <t>ISABEL LEYTE</t>
   </si>
   <si>
     <t>DHELSHEY T.AMODIA</t>
   </si>
   <si>
     <t>K7063-85287</t>
   </si>