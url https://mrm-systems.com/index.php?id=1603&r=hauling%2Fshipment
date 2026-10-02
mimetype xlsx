--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -71,78 +71,78 @@
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>EDELISIA S.  ROLDAN</t>
   </si>
   <si>
     <t>K7074-70441</t>
   </si>
   <si>
     <t>Corazon andres</t>
   </si>
   <si>
     <t>K7063-71338</t>
   </si>
   <si>
     <t>SHEENA S.ALBANO</t>
   </si>
   <si>
     <t>K7016-74527</t>
   </si>
   <si>
     <t>PAGUDPUD ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RACQUELYN RIVERA </t>
+    <t>RACQUELYN RIVERA</t>
   </si>
   <si>
     <t>K8002-75499</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>RODELIO SENTINELLAR</t>
   </si>
   <si>
     <t>K7125-76710</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jayson Bautista </t>
+    <t>Jayson Bautista</t>
   </si>
   <si>
     <t>K7123-67421</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINDA R PACADA </t>
+    <t>ROSALINDA R PACADA</t>
   </si>
   <si>
     <t>K5003-67247</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>Juanita Duldulao</t>
   </si>
   <si>
     <t>K7011-66729</t>
   </si>
   <si>
     <t>SARRAT ILOCOS NORTE</t>
   </si>
   <si>
     <t>ARLENE  R. CALARAMO</t>
   </si>
   <si>
     <t>K7129-76587</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
@@ -161,78 +161,78 @@
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>ALLEN S CALAYCAY</t>
   </si>
   <si>
     <t>K5004-75097</t>
   </si>
   <si>
     <t>ROSYL GAYO FLORENTO</t>
   </si>
   <si>
     <t>K7125-75621</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>NORMA ROQUE</t>
   </si>
   <si>
     <t>K7123-76224</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGROSA COMBIS </t>
+    <t>MILAGROSA COMBIS</t>
   </si>
   <si>
     <t>K7020-71699</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">IRON MINE </t>
+    <t>IRON MINE</t>
   </si>
   <si>
     <t>K7058-76616</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gary  trinidad</t>
+    <t>Gary  trinidad</t>
   </si>
   <si>
     <t>K7058-76174</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marjorie ridao</t>
+    <t>Marjorie ridao</t>
   </si>
   <si>
     <t>K6002-75280</t>
   </si>
   <si>
     <t>RAYMOND C. COMBIS</t>
   </si>
   <si>
     <t>K7132-76701</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
     <t>NITA ABULUYAN</t>
   </si>
   <si>
     <t>K7073-84062</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
   <si>
     <t>Judiel haduca</t>
   </si>