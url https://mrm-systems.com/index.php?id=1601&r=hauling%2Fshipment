--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -83,60 +83,60 @@
   <si>
     <t>ALLAN P. PASCUAL</t>
   </si>
   <si>
     <t>K7125-86352</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Ruby A Cayetano</t>
   </si>
   <si>
     <t>K7129-85687</t>
   </si>
   <si>
     <t>MARIO NAMOCA</t>
   </si>
   <si>
     <t>K7125-85426</t>
   </si>
   <si>
     <t>MANSALAY ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">Silvino C Guro </t>
+    <t>Silvino C Guro</t>
   </si>
   <si>
     <t>K7125-85580</t>
   </si>
   <si>
     <t>POLA ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">Gilbert Morente </t>
+    <t>Gilbert Morente</t>
   </si>
   <si>
     <t>K7124-85844</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ROSALIE MACELO LLOREN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Rmg908</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joel florentino 09062354399</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>