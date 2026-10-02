--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -131,63 +131,63 @@
   <si>
     <t>KEITH RUSSEL ALQUERO</t>
   </si>
   <si>
     <t>K7068-84251</t>
   </si>
   <si>
     <t>WILLY ALQUERO</t>
   </si>
   <si>
     <t>K5001-76671</t>
   </si>
   <si>
     <t>GABRIELLE KHENJI S. EVIA</t>
   </si>
   <si>
     <t>K5002-83571</t>
   </si>
   <si>
     <t>JOAN DAVID</t>
   </si>
   <si>
     <t>K7016-85104</t>
   </si>
   <si>
-    <t xml:space="preserve">SARAH JANE MALLARI </t>
+    <t>SARAH JANE MALLARI</t>
   </si>
   <si>
     <t>K5003-76431</t>
   </si>
   <si>
     <t>A toilette colico</t>
   </si>
   <si>
     <t>K7123-76517</t>
   </si>
   <si>
-    <t xml:space="preserve">M. NICOLE ANTONIO </t>
+    <t>M. NICOLE ANTONIO</t>
   </si>
   <si>
     <t>K5003-76320</t>
   </si>
   <si>
     <t>Arcelia cayanan</t>
   </si>
   <si>
     <t>K5002-67453</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>RAYMARK EURABA</t>
   </si>
   <si>
     <t>K7063-70625</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>YNIAKY ANORICO</t>
   </si>