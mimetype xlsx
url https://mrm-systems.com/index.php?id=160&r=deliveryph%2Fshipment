--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -77,90 +77,90 @@
   <si>
     <t>K5002-79539</t>
   </si>
   <si>
     <t>ROSITA BERNAL</t>
   </si>
   <si>
     <t>K8002-85559</t>
   </si>
   <si>
     <t>HANNA GRACE GALLEGO</t>
   </si>
   <si>
     <t>K7063-87625</t>
   </si>
   <si>
     <t>REYNALDO LANDRITO</t>
   </si>
   <si>
     <t>K5002-92606</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LORNA E  MENDOZA </t>
+    <t>LORNA E  MENDOZA</t>
   </si>
   <si>
     <t>K7017-82026</t>
   </si>
   <si>
     <t>MA  RACHELLE M LATOJA</t>
   </si>
   <si>
     <t>K7017-81924</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>JULIE G SOLIANO</t>
   </si>
   <si>
     <t>T260310194252672</t>
   </si>
   <si>
-    <t xml:space="preserve">GILBERT S. TABONTABON </t>
+    <t>GILBERT S. TABONTABON</t>
   </si>
   <si>
     <t>T260310203400408</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELO ACSAYAN </t>
+    <t>ANGELO ACSAYAN</t>
   </si>
   <si>
     <t>T260330132938583</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. CRISTINA BORJA </t>
+    <t>MA. CRISTINA BORJA</t>
   </si>
   <si>
     <t>T260402173528559</t>
   </si>
   <si>
-    <t xml:space="preserve">VILMA MORTERA </t>
+    <t>VILMA MORTERA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>