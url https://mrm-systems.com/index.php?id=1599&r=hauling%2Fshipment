--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -92,51 +92,51 @@
   <si>
     <t>Raymark s pancho</t>
   </si>
   <si>
     <t>K7124-83687</t>
   </si>
   <si>
     <t>JEFFREY BELTRAN</t>
   </si>
   <si>
     <t>K5002-76402</t>
   </si>
   <si>
     <t>AILIE CUEVO</t>
   </si>
   <si>
     <t>K7017-69471</t>
   </si>
   <si>
     <t>SHEENA ROSE BELTRAN</t>
   </si>
   <si>
     <t>K7016-76136</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNABELLE JIMENEZ </t>
+    <t>ANNABELLE JIMENEZ</t>
   </si>
   <si>
     <t>K7129-76513</t>
   </si>
   <si>
     <t>HEIDELIZA OBIÑA</t>
   </si>
   <si>
     <t>K7105-81939</t>
   </si>
   <si>
     <t>MA. LORENA G. BORDADOR</t>
   </si>
   <si>
     <t>K7135-75363</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>PRINCES ELAINE GRACE PALMA</t>
   </si>
   <si>
     <t>K7074-85217</t>
   </si>
@@ -194,192 +194,192 @@
   <si>
     <t>ANALYN ABESAMIS</t>
   </si>
   <si>
     <t>K5005-74504</t>
   </si>
   <si>
     <t>GLORIA GARROTE</t>
   </si>
   <si>
     <t>K7123-67563</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>DENNIS M. BERNABE</t>
   </si>
   <si>
     <t>K7074-83540</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Elvin A Gonzales </t>
+    <t>Elvin A Gonzales</t>
   </si>
   <si>
     <t>K7125-75900</t>
   </si>
   <si>
     <t>K7063-77104</t>
   </si>
   <si>
     <t>LIZA L.BOTE</t>
   </si>
   <si>
     <t>K7073-67170</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>KATHLEEN M. RACOMA</t>
   </si>
   <si>
     <t>K5003-76360</t>
   </si>
   <si>
     <t>Mangielyn espinosa</t>
   </si>
   <si>
     <t>K7068-73586</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>RAYMUNDO B.GASPAR</t>
   </si>
   <si>
     <t>K7063-76595</t>
   </si>
   <si>
     <t>LOUIE C.GANCEÑA</t>
   </si>
   <si>
     <t>K7016-75159</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELEONOR ALCANTARA </t>
+    <t>ELEONOR ALCANTARA</t>
   </si>
   <si>
     <t>K7105-86153</t>
   </si>
   <si>
     <t>ISIDRO N. DE JESUS</t>
   </si>
   <si>
     <t>K7020-75934</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">BRENDA VALDEZ </t>
+    <t>BRENDA VALDEZ</t>
   </si>
   <si>
     <t>K7121-72724</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>REYNALDO P RIVERA</t>
   </si>
   <si>
     <t>K7124-76606</t>
   </si>
   <si>
-    <t xml:space="preserve">Arsenia Reyes </t>
+    <t>Arsenia Reyes</t>
   </si>
   <si>
     <t>K7074-76352</t>
   </si>
   <si>
     <t>Mike cruz almends</t>
   </si>
   <si>
     <t>K7121-83689</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marcelina Ramirez </t>
+    <t>Marcelina Ramirez</t>
   </si>
   <si>
     <t>K7011-86069</t>
   </si>
   <si>
     <t>DAISY E. SANTOS</t>
   </si>
   <si>
     <t>K7074-84423</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA V RAZON </t>
+    <t>VIRGINIA V RAZON</t>
   </si>
   <si>
     <t>K7125-85825</t>
   </si>
   <si>
     <t>Ermelita M Atendido</t>
   </si>
   <si>
     <t>K5005-71817</t>
   </si>
   <si>
-    <t xml:space="preserve">LOUIS JOSEPP M. REYES </t>
+    <t>LOUIS JOSEPP M. REYES</t>
   </si>
   <si>
     <t>K7011-76645</t>
   </si>
   <si>
     <t>EPIFANIO YUMOL JR.</t>
   </si>
   <si>
     <t>K7124-83201</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARILOU AGRAVE</t>
   </si>
   <si>
     <t>K7124-76408</t>
   </si>
   <si>
-    <t xml:space="preserve">GREGORIO DE GUZMAN </t>
+    <t>GREGORIO DE GUZMAN</t>
   </si>
   <si>
     <t>K7011-84184</t>
   </si>
   <si>
     <t>MARCOS BALMORES</t>
   </si>
   <si>
     <t>K7020-71872</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ANITA A MIRANDA</t>
   </si>
   <si>
     <t>K7073-76022</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>Roderick Calderon</t>
   </si>