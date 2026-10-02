--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -68,102 +68,102 @@
   <si>
     <t>K7020-77027</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>ROLANDO R TIBAY</t>
   </si>
   <si>
     <t>K7127-76309</t>
   </si>
   <si>
     <t>SANSO BUCAGAN</t>
   </si>
   <si>
     <t>K5004-84914</t>
   </si>
   <si>
     <t>KAIDE CARDENAS / MINERVA ROCOD</t>
   </si>
   <si>
     <t>K7121-76251</t>
   </si>
   <si>
-    <t xml:space="preserve">Jose Waldo O Sandrino </t>
+    <t>Jose Waldo O Sandrino</t>
   </si>
   <si>
     <t>K6002-76286</t>
   </si>
   <si>
     <t>ANNIE  P. PARAN</t>
   </si>
   <si>
     <t>K7124-76245</t>
   </si>
   <si>
     <t>GRETCHEN TACBAS</t>
   </si>
   <si>
     <t>K7125-76247</t>
   </si>
   <si>
-    <t xml:space="preserve">Reslyn A Alunday </t>
+    <t>Reslyn A Alunday</t>
   </si>
   <si>
     <t>K7016-75148</t>
   </si>
   <si>
     <t>VINZ NAVECILLA JR</t>
   </si>
   <si>
     <t>K7074-75797</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Fraille Sarah cag- awa</t>
   </si>
   <si>
     <t>K7020-70128</t>
   </si>
   <si>
     <t>MANKAYAN BENGUET</t>
   </si>
   <si>
     <t>MARY JANE LINO PALISTA</t>
   </si>
   <si>
     <t>K7061-75440</t>
   </si>
   <si>
     <t>TUBLAY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Roland Kidatan </t>
+    <t>Roland Kidatan</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Abenoja</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ariel/Larry</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>