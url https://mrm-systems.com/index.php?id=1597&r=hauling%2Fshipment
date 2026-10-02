--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,84 +50,84 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7133-75321</t>
   </si>
   <si>
     <t>AURORA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Jemma Navarro </t>
+    <t>Jemma Navarro</t>
   </si>
   <si>
     <t>K7124-74564</t>
   </si>
   <si>
     <t>DIMATALING ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>MASHUD C. KUDARAT</t>
   </si>
   <si>
     <t>K7126-75834</t>
   </si>
   <si>
     <t>Lauredo Durig</t>
   </si>
   <si>
     <t>K7126-76261</t>
   </si>
   <si>
     <t>DINAS ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Norhanie  D Salipada</t>
   </si>
   <si>
     <t>K7058-76401</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Madjidah  usman   abbas</t>
+    <t>Madjidah  usman   abbas</t>
   </si>
   <si>
     <t>K7133-84403</t>
   </si>
   <si>
     <t>Ombra naron</t>
   </si>
   <si>
     <t>K5003-87565</t>
   </si>
   <si>
     <t>LAPUYAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>elsie dacuma</t>
   </si>
   <si>
     <t>K7135-75911</t>
   </si>
   <si>
     <t>TABINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Perlito Balios Babak</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>JABER CUBOT USMAN</t>
   </si>
   <si>
     <t>K7072-74945</t>
   </si>
   <si>
     <t>EDWINA T. ASOMBRADO</t>
   </si>
   <si>
     <t>K7074-74602</t>
   </si>
   <si>
     <t>Normalyn a taraji</t>
   </si>
   <si>
     <t>K7020-74689</t>
   </si>
   <si>
     <t>BENHAR M TIBLANI</t>
   </si>
   <si>
     <t>K7068-70964</t>
   </si>
   <si>
-    <t xml:space="preserve">Heiba tantalani egno </t>
+    <t>Heiba tantalani egno</t>
   </si>
   <si>
     <t>K7126-87353</t>
   </si>
   <si>
     <t>In Hassan Jamdani</t>
   </si>
   <si>
     <t>K5002-86785</t>
   </si>
   <si>
     <t>NOF MUSIN</t>
   </si>
   <si>
     <t>K7133-86684</t>
   </si>
   <si>
     <t>SABREY SAWADJAAN</t>
   </si>
   <si>
     <t>K7068-74004</t>
   </si>
   <si>
     <t>GARDAN A LAKKIAN</t>
   </si>
@@ -344,186 +344,186 @@
   <si>
     <t>K7063-73649</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>SITTI HAJA M.KOHONG</t>
   </si>
   <si>
     <t>K7093-70535</t>
   </si>
   <si>
     <t>KASHMIER BANDING</t>
   </si>
   <si>
     <t>K7011-66876</t>
   </si>
   <si>
     <t>AIDA A. IBNO</t>
   </si>
   <si>
     <t>K7020-72169</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMY S ARAZ </t>
+    <t>ROMY S ARAZ</t>
   </si>
   <si>
     <t>K7017-62059</t>
   </si>
   <si>
     <t>NISWA S ABDULWAHID</t>
   </si>
   <si>
     <t>K7072-71737</t>
   </si>
   <si>
     <t>JOSELITO KAITUM</t>
   </si>
   <si>
     <t>K7072-70639</t>
   </si>
   <si>
     <t>REEMA BASALUDDIN</t>
   </si>
   <si>
     <t>K7133-66588</t>
   </si>
   <si>
-    <t xml:space="preserve">Aida jailani salih </t>
+    <t>Aida jailani salih</t>
   </si>
   <si>
     <t>K7072-70846</t>
   </si>
   <si>
     <t>BARAD C HABUYONG</t>
   </si>
   <si>
     <t>K7063-75591</t>
   </si>
   <si>
     <t>DAMULOG BUKIDNON</t>
   </si>
   <si>
     <t>ROHAYNA D.BANSILAN</t>
   </si>
   <si>
     <t>K7126-76449</t>
   </si>
   <si>
     <t>DANGCAGAN BUKIDNON</t>
   </si>
   <si>
     <t>Bienvinida Ragmac</t>
   </si>
   <si>
     <t>K7074-75510</t>
   </si>
   <si>
     <t>DON CARLOS BUKIDNON</t>
   </si>
   <si>
     <t>Wilma c. handayan</t>
   </si>
   <si>
     <t>K7123-76362</t>
   </si>
   <si>
     <t>KIBAWE BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA SUBOG </t>
+    <t>NELIA SUBOG</t>
   </si>
   <si>
     <t>K7026-87619</t>
   </si>
   <si>
     <t>Jennifer C. Callao</t>
   </si>
   <si>
     <t>K5002-76626</t>
   </si>
   <si>
     <t>LANTAPAN BUKIDNON</t>
   </si>
   <si>
     <t>Santiago Cardines jr</t>
   </si>
   <si>
     <t>K7121-76039</t>
   </si>
   <si>
     <t>MANOLO FORTICH BUKIDNON</t>
   </si>
   <si>
     <t>Lolita M Gonhay</t>
   </si>
   <si>
     <t>K7129-87052</t>
   </si>
   <si>
     <t>WILMA S. DAITAN</t>
   </si>
   <si>
     <t>K7127-73904</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">CATALINO TAHUMB JR </t>
+    <t>CATALINO TAHUMB JR</t>
   </si>
   <si>
     <t>K7030-86688</t>
   </si>
   <si>
     <t>BALOI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ALI R. PANDAPATAN</t>
   </si>
   <si>
     <t>K7123-76330</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>HEZAM M MIKUNUG</t>
   </si>
   <si>
     <t>K7133-74598</t>
   </si>
   <si>
     <t>Mona d. Lomabao</t>
   </si>
   <si>
     <t>K7124-76694</t>
   </si>
   <si>
-    <t xml:space="preserve">WALAD AMPASO HASSAN </t>
+    <t>WALAD AMPASO HASSAN</t>
   </si>
   <si>
     <t>K7020-75202</t>
   </si>
   <si>
     <t>H ACMAD SIMBAN</t>
   </si>
   <si>
     <t>K7135-75696</t>
   </si>
   <si>
     <t>SALVADOR LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Ana Rose Umpa Panuncial</t>
   </si>
   <si>
     <t>K7123-75991</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>KRISTINE PATIGDASYANOC</t>
   </si>
@@ -587,72 +587,72 @@
   <si>
     <t>Johnche omiter galay</t>
   </si>
   <si>
     <t>K7030-75956</t>
   </si>
   <si>
     <t>BALINGASAG MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>VENUS G. BACABIS</t>
   </si>
   <si>
     <t>K6002-76366</t>
   </si>
   <si>
     <t>KEISHA SAMANTHA LINGO'LINGO</t>
   </si>
   <si>
     <t>K7080-76221</t>
   </si>
   <si>
     <t>BALINGOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Myrna a baclaan </t>
+    <t>Myrna a baclaan</t>
   </si>
   <si>
     <t>K5005-86685</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ROEL MACARON/GERARD CUA</t>
   </si>
   <si>
     <t>K5003-87414</t>
   </si>
   <si>
-    <t xml:space="preserve"> Namgie  c calalaga. Marjorie   s  ceniza </t>
+    <t>Namgie  c calalaga. Marjorie   s  ceniza</t>
   </si>
   <si>
     <t>K5002-76715</t>
   </si>
   <si>
-    <t xml:space="preserve">CELIA C FELICILDA </t>
+    <t>CELIA C FELICILDA</t>
   </si>
   <si>
     <t>K7121-76013</t>
   </si>
   <si>
     <t>Victoria Tutor /  Romel Tutor</t>
   </si>
   <si>
     <t>K7127-84882</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>IRENE P, RAYOS</t>
   </si>
   <si>
     <t>K7127-85229</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARY JANE B, HOYLAR</t>
   </si>
@@ -674,72 +674,72 @@
   <si>
     <t>Muhammad Alkun</t>
   </si>
   <si>
     <t>K7074-63667</t>
   </si>
   <si>
     <t>Vilma b. Agudong</t>
   </si>
   <si>
     <t>K7020-74032</t>
   </si>
   <si>
     <t>HUSAY MAJID ALUL</t>
   </si>
   <si>
     <t>K7072-72669</t>
   </si>
   <si>
     <t>HASMA RIJAL ASPALAN</t>
   </si>
   <si>
     <t>K7093-75340</t>
   </si>
   <si>
-    <t xml:space="preserve">NUR-AISA TIBRANIE </t>
+    <t>NUR-AISA TIBRANIE</t>
   </si>
   <si>
     <t>K7068-73849</t>
   </si>
   <si>
-    <t xml:space="preserve">SALI UDIN / WRWIN CERVANTES </t>
+    <t>SALI UDIN / WRWIN CERVANTES</t>
   </si>
   <si>
     <t>K7093-76180</t>
   </si>
   <si>
     <t>TALADJIM H. BIRONG</t>
   </si>
   <si>
     <t>K7093-76023</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMIRAH OMADAN PANANTAON </t>
+    <t>SAMIRAH OMADAN PANANTAON</t>
   </si>
   <si>
     <t>K7093-70219</t>
   </si>
   <si>
     <t>INDANAN SULU</t>
   </si>
   <si>
     <t>NADZMIER A. ABDURAJAK</t>
   </si>
   <si>
     <t>K7093-74152</t>
   </si>
   <si>
     <t>ADZMIHAR B. MADDAS</t>
   </si>
   <si>
     <t>K7074-69561</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>Madiha jumadil</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>K7069-74336</t>
   </si>
   <si>
     <t>JAJIRA SARAMAN BADURON</t>
   </si>
   <si>
     <t>K7069-74326</t>
   </si>
   <si>
     <t>ROBIN  JAIDDIN YACOB</t>
   </si>
   <si>
     <t>K7074-69700</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
     <t>Adawiya I. Amilhamja</t>
   </si>
   <si>
     <t>K7020-72576</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDIN T MUHARRAM </t>
+    <t>ALDIN T MUHARRAM</t>
   </si>
   <si>
     <t>K7074-72386</t>
   </si>
   <si>
     <t>Julhardsha I. Karuwahi</t>
   </si>
   <si>
     <t>K7127-85671</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>MA, LYLUIEN Y, TAN</t>
   </si>
   <si>
     <t>K7126-86787</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Jeddalee  Mondalo</t>
   </si>