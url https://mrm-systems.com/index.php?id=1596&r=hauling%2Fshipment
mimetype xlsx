--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -104,63 +104,63 @@
   <si>
     <t>DANAH  RAYEESA TABI</t>
   </si>
   <si>
     <t>K7016-76095</t>
   </si>
   <si>
     <t>SOPIA TAN</t>
   </si>
   <si>
     <t>K7068-76600</t>
   </si>
   <si>
     <t>WAHAB S.IBNI</t>
   </si>
   <si>
     <t>K7133-75914</t>
   </si>
   <si>
     <t>Sadat abdulsa</t>
   </si>
   <si>
     <t>K7132-75614</t>
   </si>
   <si>
-    <t xml:space="preserve">ERNESTO B REYES </t>
+    <t>ERNESTO B REYES</t>
   </si>
   <si>
     <t>K7020-75115</t>
   </si>
   <si>
     <t>JEHFA JOY PASALAM ATIOLLA</t>
   </si>
   <si>
     <t>K7011-76420</t>
   </si>
   <si>
-    <t xml:space="preserve">WAHIDA JAIYARI </t>
+    <t>WAHIDA JAIYARI</t>
   </si>
   <si>
     <t>K7133-74286</t>
   </si>
   <si>
     <t>SHiekha jamila m. Malon</t>
   </si>
   <si>
     <t>K7011-84349</t>
   </si>
   <si>
     <t>RAFIJA J. DOROH</t>
   </si>
   <si>
     <t>K7127-75879</t>
   </si>
   <si>
     <t>SALVADOR  LAINGO</t>
   </si>
   <si>
     <t>K7093-75891</t>
   </si>
   <si>
     <t>MABINI J. TALIB</t>
   </si>
@@ -206,51 +206,51 @@
   <si>
     <t>FARAHME A. LAJA</t>
   </si>
   <si>
     <t>K7133-66091</t>
   </si>
   <si>
     <t>SAIFAR H.SAID</t>
   </si>
   <si>
     <t>K5005-76107</t>
   </si>
   <si>
     <t>ARMANDO P. MARIANO</t>
   </si>
   <si>
     <t>K7132-76480</t>
   </si>
   <si>
     <t>ELLAN ALIL ABDULLAH</t>
   </si>
   <si>
     <t>K7125-74269</t>
   </si>
   <si>
-    <t xml:space="preserve">Fatima A Abdusalam </t>
+    <t>Fatima A Abdusalam</t>
   </si>
   <si>
     <t>K7074-75725</t>
   </si>
   <si>
     <t>Gina ratonel</t>
   </si>
   <si>
     <t>K7093-68370</t>
   </si>
   <si>
     <t>BASIK BADDAI</t>
   </si>
   <si>
     <t>K7135-75740</t>
   </si>
   <si>
     <t>Nuridjam s.tani</t>
   </si>
   <si>
     <t>K7072-74254</t>
   </si>
   <si>
     <t>AIDA ANGELES</t>
   </si>
@@ -275,141 +275,141 @@
   <si>
     <t>K7017-73295</t>
   </si>
   <si>
     <t>LOIDA F BIÑAS</t>
   </si>
   <si>
     <t>K7063-76917</t>
   </si>
   <si>
     <t>GUTALAC ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>RAQUEL FAELDIN</t>
   </si>
   <si>
     <t>K5003-85421</t>
   </si>
   <si>
     <t>RUAISA LUMANGKUM</t>
   </si>
   <si>
     <t>K7058-76311</t>
   </si>
   <si>
-    <t xml:space="preserve"> Yolqnda xj  jamsuri</t>
+    <t>Yolqnda xj  jamsuri</t>
   </si>
   <si>
     <t>K7080-76205</t>
   </si>
   <si>
-    <t xml:space="preserve">NILDA DALMASLI MADASA </t>
+    <t>NILDA DALMASLI MADASA</t>
   </si>
   <si>
     <t>K7133-75917</t>
   </si>
   <si>
     <t>Shirley julkanain</t>
   </si>
   <si>
     <t>K7017-74743</t>
   </si>
   <si>
     <t>CONSUELO RECTIN</t>
   </si>
   <si>
     <t>K7068-72418</t>
   </si>
   <si>
     <t>KARMINA TAMANO</t>
   </si>
   <si>
     <t>K7063-86703</t>
   </si>
   <si>
     <t>JESHCELEE MHARVY A.DELLERA</t>
   </si>
   <si>
     <t>K5005-75657</t>
   </si>
   <si>
     <t>JENNIFER G. SULAYMAN</t>
   </si>
   <si>
     <t>K7127-75840</t>
   </si>
   <si>
     <t>ALNAJAR J, JUMADIL</t>
   </si>
   <si>
     <t>K7058-76053</t>
   </si>
   <si>
     <t>Peter John De ocampo</t>
   </si>
   <si>
     <t>K7125-76253</t>
   </si>
   <si>
-    <t xml:space="preserve">Fredelyn Granada </t>
+    <t>Fredelyn Granada</t>
   </si>
   <si>
     <t>K7063-83124</t>
   </si>
   <si>
     <t>ALENE RIZA UMDA</t>
   </si>
   <si>
     <t>K7074-76152</t>
   </si>
   <si>
     <t>MARYAN E.ISMULHASAN</t>
   </si>
   <si>
     <t>K7017-85547</t>
   </si>
   <si>
     <t>THEODORE P DURUIN</t>
   </si>
   <si>
     <t>K7123-85589</t>
   </si>
   <si>
     <t>NICK CARTEN SORIA</t>
   </si>
   <si>
     <t>K7072-71736</t>
   </si>
   <si>
     <t>AMIN JIKIRAN</t>
   </si>
   <si>
     <t>K7058-85297</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julmunir   hadjirani</t>
+    <t>Julmunir   hadjirani</t>
   </si>
   <si>
     <t>K5002-75380</t>
   </si>
   <si>
     <t>RACHEL G. LANIPA</t>
   </si>
   <si>
     <t>K7072-72462</t>
   </si>
   <si>
     <t>LILIA IGNACIO</t>
   </si>
   <si>
     <t>K7063-75715</t>
   </si>
   <si>
     <t>ALDALENE H.ISRAEL</t>
   </si>
   <si>
     <t>K8002-83259</t>
   </si>
   <si>
     <t>K7068-72780</t>
   </si>
@@ -464,96 +464,96 @@
   <si>
     <t>RHAYMAINA A. SIBING</t>
   </si>
   <si>
     <t>K7073-66880</t>
   </si>
   <si>
     <t>TITAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>FROILAN TALAYONG RODRIGUEZ</t>
   </si>
   <si>
     <t>K7121-76114</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>SANY ALEJO</t>
   </si>
   <si>
     <t>K7020-72169</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMY S ARAZ </t>
+    <t>ROMY S ARAZ</t>
   </si>
   <si>
     <t>K7063-73649</t>
   </si>
   <si>
     <t>SITTI HAJA M.KOHONG</t>
   </si>
   <si>
     <t>K7127-84404</t>
   </si>
   <si>
     <t>HAMID M, SALI</t>
   </si>
   <si>
     <t>K7125-86389</t>
   </si>
   <si>
-    <t xml:space="preserve">Sukuriya M Yunus </t>
+    <t>Sukuriya M Yunus</t>
   </si>
   <si>
     <t>K8002-84852</t>
   </si>
   <si>
     <t>JUVINARDA FERRER</t>
   </si>
   <si>
     <t>K7093-75340</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NUR-AISA TIBRANIE </t>
+    <t>NUR-AISA TIBRANIE</t>
   </si>
   <si>
     <t>K7093-76180</t>
   </si>
   <si>
     <t>TALADJIM H. BIRONG</t>
   </si>
   <si>
     <t>K7068-73849</t>
   </si>
   <si>
-    <t xml:space="preserve">SALI UDIN / WRWIN CERVANTES </t>
+    <t>SALI UDIN / WRWIN CERVANTES</t>
   </si>
   <si>
     <t>K7072-72669</t>
   </si>
   <si>
     <t>HASMA RIJAL ASPALAN</t>
   </si>
   <si>
     <t>K7072-71802</t>
   </si>
   <si>
     <t>K7063-75493</t>
   </si>
   <si>
     <t>MEAVY M.INDANAN</t>
   </si>
   <si>
     <t>K7074-70456</t>
   </si>
   <si>
     <t>Arsima mumib sahani</t>
   </si>
   <si>
     <t>K7058-76160</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>DINA J GAMPAL</t>
   </si>
   <si>
     <t>K7093-75659</t>
   </si>
   <si>
     <t>SURAIDA A. HAMSAIN</t>
   </si>
   <si>
     <t>K7072-77293</t>
   </si>
   <si>
     <t>ALMANSURIE ABDURASID</t>
   </si>
   <si>
     <t>K7074-69700</t>
   </si>
   <si>
     <t>Adawiya I. Amilhamja</t>
   </si>
   <si>
     <t>K7020-72576</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDIN T MUHARRAM </t>
+    <t>ALDIN T MUHARRAM</t>
   </si>
   <si>
     <t>K7016-75755</t>
   </si>
   <si>
     <t>LERMA AGUIL</t>
   </si>
   <si>
     <t>K7093-75684</t>
   </si>
   <si>
     <t>AL-MIDZFAR HASSAN TAGAYAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cba2589</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Rad bantayan 09509346720</t>
   </si>