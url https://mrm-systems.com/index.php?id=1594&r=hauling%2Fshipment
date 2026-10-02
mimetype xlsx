--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -131,51 +131,51 @@
   <si>
     <t>K6002-86502</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Janelle L Evangelista</t>
   </si>
   <si>
     <t>K5004-75870</t>
   </si>
   <si>
     <t>LUNA APAYAO</t>
   </si>
   <si>
     <t>MINDA REYES</t>
   </si>
   <si>
     <t>K5003-87131</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">alyssa barivan </t>
+    <t>alyssa barivan</t>
   </si>
   <si>
     <t>K7069-75886</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>GLORY CABLARDA PASA</t>
   </si>
   <si>
     <t>K7073-76059</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>LUDIVina G. QUILANG / ROLDAN P QUILANG</t>
   </si>
   <si>
     <t>K6002-75963</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
@@ -272,129 +272,129 @@
   <si>
     <t>K7072-77044</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>JONAR VALDEZ</t>
   </si>
   <si>
     <t>K5003-87170</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>felomina nalic</t>
   </si>
   <si>
     <t>K7016-75913</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES NAGUIT </t>
+    <t>MARITES NAGUIT</t>
   </si>
   <si>
     <t>K7127-85781</t>
   </si>
   <si>
     <t>MARLON V, DAVID</t>
   </si>
   <si>
     <t>K5004-86215</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>JENALYN PANGILINAN</t>
   </si>
   <si>
     <t>K7073-87153</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7121-87700</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELOISA OR EISEN ESCOTO </t>
+    <t>ELOISA OR EISEN ESCOTO</t>
   </si>
   <si>
     <t>K7123-87522</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>Rolando q. Mangune</t>
   </si>
   <si>
     <t>K7020-75495</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>ALAN Y CRUZ</t>
   </si>
   <si>
     <t>K7069-77172</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>RUSTOMD DELA CRUZ</t>
   </si>
   <si>
     <t>K7072-77228</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ALONA M. MACAPAGAL</t>
   </si>
   <si>
     <t>K7058-76252</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ria mae  espiritu</t>
+    <t>Ria mae  espiritu</t>
   </si>
   <si>
     <t>K7074-77022</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>Emilio tactay</t>
   </si>
   <si>
     <t>K7072-75710</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>DANILO MEJIA</t>
   </si>
   <si>
     <t>K7030-76057</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>