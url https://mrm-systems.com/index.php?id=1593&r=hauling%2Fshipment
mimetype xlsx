--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -98,126 +98,126 @@
   <si>
     <t>DOMINGO MAURE</t>
   </si>
   <si>
     <t>K5004-84952</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>NYMPHA T. VERGARA</t>
   </si>
   <si>
     <t>K7068-76385</t>
   </si>
   <si>
     <t>LEO D.SAMUDIO</t>
   </si>
   <si>
     <t>K7125-76711</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Pamela M Pamintuan </t>
+    <t>Pamela M Pamintuan</t>
   </si>
   <si>
     <t>K8002-75019</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>CRISTINA D LUMALO</t>
   </si>
   <si>
     <t>K7135-75087</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRY GABRIEL </t>
+    <t>HENRY GABRIEL</t>
   </si>
   <si>
     <t>K5002-75263</t>
   </si>
   <si>
     <t>ZENAIDA R. DELIMA</t>
   </si>
   <si>
     <t>K7123-76512</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RED TOLENTINO </t>
+    <t>RED TOLENTINO</t>
   </si>
   <si>
     <t>K7020-76324</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINA DAVID LADON </t>
+    <t>DIVINA DAVID LADON</t>
   </si>
   <si>
     <t>K7125-83821</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>MARGIE QUINTINO</t>
   </si>
   <si>
     <t>K7069-77070</t>
   </si>
   <si>
     <t>ANALY V QUINDARA</t>
   </si>
   <si>
     <t>K7063-75293</t>
   </si>
   <si>
     <t>RENATO BACANI</t>
   </si>
   <si>
     <t>K7127-75908</t>
   </si>
   <si>
     <t>CHRIS ALBERT AMOTO REVISO</t>
   </si>
   <si>
     <t>K7125-75579</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Evelyn Agana </t>
+    <t>Evelyn Agana</t>
   </si>
   <si>
     <t>K7124-76146</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
     <t>ALLAN EMPENO</t>
   </si>
   <si>
     <t>K7068-76413</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>JOSELITO R ZACARIAS</t>
   </si>
   <si>
     <t>K5005-83701</t>
   </si>
   <si>
     <t>RHIDALYN V ALAGAD</t>
   </si>
@@ -227,51 +227,51 @@
   <si>
     <t>celia yee</t>
   </si>
   <si>
     <t>K7126-85006</t>
   </si>
   <si>
     <t>Helen A Basabica</t>
   </si>
   <si>
     <t>K7069-76973</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>MARIA ELENA REUTOTAR</t>
   </si>
   <si>
     <t>K5002-76713</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">AMBROCIO P LABTAN </t>
+    <t>AMBROCIO P LABTAN</t>
   </si>
   <si>
     <t>K7030-85552</t>
   </si>
   <si>
     <t>AMBROCIO LABTAN</t>
   </si>
   <si>
     <t>K7073-75981</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>JULIE ANN CABALTICA  / JHUNÍEL P. FABELINA</t>
   </si>
   <si>
     <t>K5002-83486</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>VANESSA L. FORTIN</t>
   </si>