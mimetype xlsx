--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -77,156 +77,156 @@
   <si>
     <t>K7016-75601</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>PRESENTACION PARINAS</t>
   </si>
   <si>
     <t>K6002-85436</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ALLAN. / JESSA BALUYUT</t>
   </si>
   <si>
     <t>K7016-75884</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LAILANIE NOGUERA </t>
+    <t>LAILANIE NOGUERA</t>
   </si>
   <si>
     <t>K7135-74506</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Perla Cabacungan</t>
   </si>
   <si>
     <t>K7074-76681</t>
   </si>
   <si>
     <t>Christina gonzales</t>
   </si>
   <si>
     <t>K7020-76464</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>MARILOU A GO</t>
   </si>
   <si>
     <t>K7020-76658</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS FLORES BUMANLAG </t>
+    <t>DENNIS FLORES BUMANLAG</t>
   </si>
   <si>
     <t>K7123-76445</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE L SANTOS </t>
+    <t>ARLENE L SANTOS</t>
   </si>
   <si>
     <t>K7058-76654</t>
   </si>
   <si>
-    <t xml:space="preserve"> Celso. R  cortez</t>
+    <t>Celso. R  cortez</t>
   </si>
   <si>
     <t>K5004-75162</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
     <t>MENANDRO CAMBA</t>
   </si>
   <si>
     <t>K5005-76342</t>
   </si>
   <si>
     <t>REJAY ORTILLO</t>
   </si>
   <si>
     <t>K5005-83863</t>
   </si>
   <si>
     <t>AMADO C CATABAY</t>
   </si>
   <si>
     <t>K7016-75284</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">BELLA MANAOIS </t>
+    <t>BELLA MANAOIS</t>
   </si>
   <si>
     <t>K7126-83908</t>
   </si>
   <si>
     <t>Joseph P Caguioa</t>
   </si>
   <si>
     <t>K7135-75358</t>
   </si>
   <si>
     <t>Ben Perla Reyes</t>
   </si>
   <si>
     <t>K7125-76599</t>
   </si>
   <si>
-    <t xml:space="preserve">Digna Manaois </t>
+    <t>Digna Manaois</t>
   </si>
   <si>
     <t>K7072-75743</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>ARLYN POL</t>
   </si>
   <si>
     <t>K7058-76575</t>
   </si>
   <si>
-    <t xml:space="preserve"> John m tabudlo </t>
+    <t>John m tabudlo</t>
   </si>
   <si>
     <t>K7063-85806</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>SEVERINA INGCO TANDOC</t>
   </si>
   <si>
     <t>K7063-76308</t>
   </si>
   <si>
     <t>NORY C.BAZAR</t>
   </si>
   <si>
     <t>K7124-76377</t>
   </si>
   <si>
     <t>DESILYN SISON YANEZA</t>
   </si>
   <si>
     <t>K7124-76791</t>
   </si>