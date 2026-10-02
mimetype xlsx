--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>K5003-76081</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>EULALIA BALUYUT</t>
   </si>
   <si>
     <t>K7020-71799</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>LEILANIE MALLARI</t>
   </si>
   <si>
     <t>K5003-85746</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">melissa turla valderama </t>
+    <t>melissa turla valderama</t>
   </si>
   <si>
     <t>K7058-76220</t>
   </si>
   <si>
     <t>Rizza  p  zapanta</t>
   </si>
   <si>
     <t>K7030-84216</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>FREDERICK Y BONZON</t>
   </si>
   <si>
     <t>K7058-76266</t>
   </si>
   <si>
     <t>AFRICA MOLINA</t>
   </si>
   <si>
     <t>K5005-85307</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>K5002-83995</t>
   </si>
   <si>
     <t>LORETA M. FERNANDO</t>
   </si>
   <si>
     <t>K5003-75229</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
     <t>JOSEFINA LAXAMANA</t>
   </si>
   <si>
     <t>K5003-76316</t>
   </si>
   <si>
     <t>Khrystal santos</t>
   </si>
   <si>
     <t>K7073-85342</t>
   </si>
   <si>
-    <t xml:space="preserve">Alicia P. Roco </t>
+    <t>Alicia P. Roco</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rolan Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>