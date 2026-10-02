--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -110,93 +110,93 @@
   <si>
     <t>K7074-67573</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
     <t>Nick I. Bobila</t>
   </si>
   <si>
     <t>K8002-75236</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>WILSON BERMEJO</t>
   </si>
   <si>
     <t>K7020-70922</t>
   </si>
   <si>
     <t>SAN QUINTIN ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">RODEL D MINA </t>
+    <t>RODEL D MINA</t>
   </si>
   <si>
     <t>K7072-76206</t>
   </si>
   <si>
     <t>K7129-76704</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>JOHN MICHAEL ESCALONA PASCUA</t>
   </si>
   <si>
     <t>K7127-85189</t>
   </si>
   <si>
-    <t xml:space="preserve">RODOLTO FABROS </t>
+    <t>RODOLTO FABROS</t>
   </si>
   <si>
     <t>K7121-76479</t>
   </si>
   <si>
     <t>Caroline Cudiamat</t>
   </si>
   <si>
     <t>K7129-76708</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>CRESENCIA B. REYES</t>
   </si>
   <si>
     <t>K7016-76290</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNABEL RAMOS </t>
+    <t>ANNABEL RAMOS</t>
   </si>
   <si>
     <t>K7133-74307</t>
   </si>
   <si>
     <t>Magnolia p. Estacio</t>
   </si>
   <si>
     <t>K8002-76167</t>
   </si>
   <si>
     <t>ENRIQUE PANELO JR</t>
   </si>
   <si>
     <t>K7068-84266</t>
   </si>
   <si>
     <t>RAQUEL BOADO AMBITACAY</t>
   </si>
   <si>
     <t>K5005-84928</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
@@ -302,66 +302,66 @@
   <si>
     <t>K5004-84300</t>
   </si>
   <si>
     <t>KARLO JAY FLORA RONDARIS</t>
   </si>
   <si>
     <t>K7135-75366</t>
   </si>
   <si>
     <t>SHIRLEY FERRER</t>
   </si>
   <si>
     <t>K7073-67436</t>
   </si>
   <si>
     <t>OPALYN SAMSON</t>
   </si>
   <si>
     <t>K7058-67460</t>
   </si>
   <si>
     <t>SAN GABRIEL LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">  Domar  f  dacumos </t>
+    <t>Domar  f  dacumos</t>
   </si>
   <si>
     <t>K7068-84580</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>JEASMEN A. CABAODING AND</t>
   </si>
   <si>
     <t>K7063-77073</t>
   </si>
   <si>
-    <t xml:space="preserve">HANNAH RUTH AGBUNAG </t>
+    <t>HANNAH RUTH AGBUNAG</t>
   </si>
   <si>
     <t>K6002-76350</t>
   </si>
   <si>
     <t>LEONILA AREOLA</t>
   </si>
   <si>
     <t>K7127-76193</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>MARY GRACE A, TAMBO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>