--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>GRETCHEN TACBAS</t>
   </si>
   <si>
     <t>K7127-76309</t>
   </si>
   <si>
     <t>SANSO BUCAGAN</t>
   </si>
   <si>
     <t>K6002-76286</t>
   </si>
   <si>
     <t>ANNIE  P. PARAN</t>
   </si>
   <si>
     <t>K7126-76113</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLY ALEJO </t>
+    <t>SHIRLY ALEJO</t>
   </si>
   <si>
     <t>K7133-74727</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Geneva rose b. Galladan</t>
   </si>
   <si>
     <t>K7072-75982</t>
   </si>
   <si>
     <t>SOLIVEN BAYAD</t>
   </si>
   <si>
     <t>K7068-75678</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>ELIZABETH JUAN</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>K7020-75519</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>BRYAN DOMINIC S AGUSTIN</t>
   </si>
   <si>
     <t>K7073-76242</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>DEXTER BULONG VILLANUEVA</t>
   </si>
   <si>
     <t>K7133-74572</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Clarene carlos </t>
+    <t>Clarene carlos</t>
   </si>
   <si>
     <t>K7063-77051</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>RAMILYN DALIRI</t>
   </si>
   <si>
     <t>K7072-75730</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>JOHN MICHAEL RAGSAC</t>
   </si>
   <si>
     <t>K7068-75583</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
@@ -230,105 +230,105 @@
   <si>
     <t>K7080-76250</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>Allen Rey Llanes Juan</t>
   </si>
   <si>
     <t>K7020-75864</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>DOMINGO MAURE</t>
   </si>
   <si>
     <t>K7016-76136</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNABELLE JIMENEZ </t>
+    <t>ANNABELLE JIMENEZ</t>
   </si>
   <si>
     <t>K5005-74504</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>GLORIA GARROTE</t>
   </si>
   <si>
     <t>K7125-75900</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Elvin A Gonzales </t>
+    <t>Elvin A Gonzales</t>
   </si>
   <si>
     <t>K6002-76298</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>IMELDA REYES</t>
   </si>
   <si>
     <t>K7124-76408</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GREGORIO DE GUZMAN </t>
+    <t>GREGORIO DE GUZMAN</t>
   </si>
   <si>
     <t>K6002-76129</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>OLIVER LAXAMANA</t>
   </si>
   <si>
     <t>K7016-75913</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES NAGUIT </t>
+    <t>MARITES NAGUIT</t>
   </si>
   <si>
     <t>K5003-76319</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Gloria quiambao</t>
   </si>
   <si>
     <t>K7011-75946</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ERIC  PAYANG</t>
   </si>
   <si>
     <t>K7068-77105</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
@@ -353,129 +353,129 @@
   <si>
     <t>K5003-76316</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
     <t>Khrystal santos</t>
   </si>
   <si>
     <t>K7068-75660</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>MRS MARELENE M.BOUTISTA</t>
   </si>
   <si>
     <t>K7016-76109</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">GERALDINE RAMOS </t>
+    <t>GERALDINE RAMOS</t>
   </si>
   <si>
     <t>K7068-75871</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>SEYCLE G.MULI</t>
   </si>
   <si>
     <t>K7127-75908</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>CHRIS ALBERT AMOTO REVISO</t>
   </si>
   <si>
     <t>K7063-75293</t>
   </si>
   <si>
     <t>RENATO BACANI</t>
   </si>
   <si>
     <t>K7125-75579</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Evelyn Agana </t>
+    <t>Evelyn Agana</t>
   </si>
   <si>
     <t>K7073-75981</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>JULIE ANN CABALTICA  / JHUNÍEL P. FABELINA</t>
   </si>
   <si>
     <t>K7125-75621</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>NORMA ROQUE</t>
   </si>
   <si>
     <t>K7125-75967</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
     <t>Wilma Astrero</t>
   </si>
   <si>
     <t>K7058-76174</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marjorie ridao</t>
+    <t>Marjorie ridao</t>
   </si>
   <si>
     <t>K7016-76290</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNABEL RAMOS </t>
+    <t>ANNABEL RAMOS</t>
   </si>
   <si>
     <t>K7133-74307</t>
   </si>
   <si>
     <t>Magnolia p. Estacio</t>
   </si>
   <si>
     <t>K7072-77098</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>DANIEL GANADEN</t>
   </si>
   <si>
     <t>K7063-75711</t>
   </si>
   <si>
     <t>REMANDO REYMARK GALICIA</t>
   </si>
   <si>
     <t>K7020-75620</t>
   </si>