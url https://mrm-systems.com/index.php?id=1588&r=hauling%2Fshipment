--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-67290</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>TITOC.MANZON</t>
   </si>
   <si>
     <t>K7072-72678</t>
   </si>
   <si>
     <t>EDWARD DELA CRUZ</t>
   </si>
   <si>
     <t>K7058-67406</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jessica panoringan</t>
+    <t>Jessica panoringan</t>
   </si>
   <si>
     <t>K7068-74078</t>
   </si>
   <si>
     <t>VANESSA A. BATAAN</t>
   </si>
   <si>
     <t>K7068-70186</t>
   </si>
   <si>
     <t>ORLANDO L.SAPIRA</t>
   </si>
   <si>
     <t>K6002-75098</t>
   </si>
   <si>
     <t>MONICA JANE LABASAN</t>
   </si>
   <si>
     <t>K7058-75835</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>K5002-75374</t>
   </si>
   <si>
     <t>MAYRADEL GANTANG</t>
   </si>
   <si>
     <t>K7063-83808</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>PATRICIA ISABEL C.DAVID</t>
   </si>
   <si>
     <t>K7058-76608</t>
   </si>
   <si>
     <t>Rowielyn   cerario</t>
   </si>
   <si>
     <t>K7016-74628</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCISCO CORPUZ </t>
+    <t>FRANCISCO CORPUZ</t>
   </si>
   <si>
     <t>K6002-84720</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>CHRISTIAN DIOR LAURETA</t>
   </si>
   <si>
     <t>K7016-75213</t>
   </si>
   <si>
     <t>CARL LAWRENCE CABUIYADAO</t>
   </si>
   <si>
     <t>K7126-75874</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Elmera C Eliscupides</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>K7030-67208</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>OSCAR ZULUETA</t>
   </si>
   <si>
     <t>K7129-75230</t>
   </si>
   <si>
     <t>JINKY ANDUEZA TICMAN</t>
   </si>
   <si>
     <t>K7127-76033</t>
   </si>
   <si>
     <t>ABEGAIL MANALANG</t>
   </si>
   <si>
     <t>K7026-67024</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERWIN ANDAYA </t>
+    <t>SHERWIN ANDAYA</t>
   </si>
   <si>
     <t>K7026-67420</t>
   </si>
   <si>
     <t>MARK ROLAND BRUAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>