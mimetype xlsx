--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -140,51 +140,51 @@
   <si>
     <t>K7026-83771</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Milagros Dela cuadra</t>
   </si>
   <si>
     <t>K7020-75606</t>
   </si>
   <si>
     <t>LAGANGILANG ABRA</t>
   </si>
   <si>
     <t>LILIBETH T BUENA</t>
   </si>
   <si>
     <t>K7121-76251</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Jose Waldo O Sandrino </t>
+    <t>Jose Waldo O Sandrino</t>
   </si>
   <si>
     <t>K7073-76063</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>BERNARDO V ZINAMPAN</t>
   </si>
   <si>
     <t>K7063-75709</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
     <t>MARILYN NATIVIDAD</t>
   </si>
   <si>
     <t>K7133-74434</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
@@ -293,51 +293,51 @@
   <si>
     <t>ANALYN ABESAMIS</t>
   </si>
   <si>
     <t>K7020-75682</t>
   </si>
   <si>
     <t>RITCHIE TADEO</t>
   </si>
   <si>
     <t>K7063-75554</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>REY.A.CABRILLOS</t>
   </si>
   <si>
     <t>K7026-83955</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES VIADAN </t>
+    <t>MARITES VIADAN</t>
   </si>
   <si>
     <t>K7126-76093</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Noel M Fahardo</t>
   </si>
   <si>
     <t>K7011-84184</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARCOS BALMORES</t>
   </si>
   <si>
     <t>K7073-76022</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
@@ -542,84 +542,84 @@
   <si>
     <t>K5002-83486</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>VANESSA L. FORTIN</t>
   </si>
   <si>
     <t>K7011-76037</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>MELISSA A. SAFRANIA</t>
   </si>
   <si>
     <t>K7058-76252</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ria mae  espiritu</t>
+    <t>Ria mae  espiritu</t>
   </si>
   <si>
     <t>K7123-76224</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGROSA COMBIS </t>
+    <t>MILAGROSA COMBIS</t>
   </si>
   <si>
     <t>K7125-75621</t>
   </si>
   <si>
     <t>NORMA ROQUE</t>
   </si>
   <si>
     <t>K7127-75960</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
     <t>RYZZA MAE BERSAMIN</t>
   </si>
   <si>
     <t>K7058-76174</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marjorie ridao</t>
+    <t>Marjorie ridao</t>
   </si>
   <si>
     <t>K7133-74437</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
     <t>Remedios ragasa</t>
   </si>
   <si>
     <t>K7073-84062</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
   <si>
     <t>Judiel haduca</t>
   </si>
   <si>
     <t>K7026-83747</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>ROLANDO M ORDINADO</t>
   </si>
   <si>
     <t>K7020-75620</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>JESSICA SALTIVAN</t>
   </si>
   <si>
     <t>K7020-75610</t>
   </si>
   <si>
     <t>ARCELI L CAMASO</t>
   </si>
   <si>
     <t>K7125-74427</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lita M Junio </t>
+    <t>Lita M Junio</t>
   </si>
   <si>
     <t>K7126-83908</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>Joseph P Caguioa</t>
   </si>
   <si>
     <t>K7072-75743</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>ARLYN POL</t>
   </si>
   <si>
     <t>K7124-76377</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>