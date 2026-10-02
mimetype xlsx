--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -62,57 +62,57 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5002-84616</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>JENNIELYN QUIAZON</t>
   </si>
   <si>
     <t>K5002-76551</t>
   </si>
   <si>
     <t>LINA "TRIXIE" GATCHALIAN</t>
   </si>
   <si>
     <t>K7093-83320</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHEL ANN DEL ROSARIO </t>
+    <t>RACHEL ANN DEL ROSARIO</t>
   </si>
   <si>
     <t>K7127-75421</t>
   </si>
   <si>
-    <t xml:space="preserve">SANRIO DELEON MANARANG </t>
+    <t>SANRIO DELEON MANARANG</t>
   </si>
   <si>
     <t>K7020-76506</t>
   </si>
   <si>
     <t>ARJAY LISCANO</t>
   </si>
   <si>
     <t>K5002-75345</t>
   </si>
   <si>
     <t>JINKY GARCIA BRAGAIS</t>
   </si>
   <si>
     <t>K5002-76731</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>MAYSA IGNACIO</t>
   </si>
   <si>
     <t>K8002-74857</t>
   </si>
@@ -122,150 +122,150 @@
   <si>
     <t>K7069-84228</t>
   </si>
   <si>
     <t>JUAN BONG LIBITERNOS</t>
   </si>
   <si>
     <t>K7020-76066</t>
   </si>
   <si>
     <t>ALICE LAXAMANA</t>
   </si>
   <si>
     <t>K7069-84225</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>APUNG SOLING GARCIA</t>
   </si>
   <si>
     <t>K5002-76675</t>
   </si>
   <si>
-    <t xml:space="preserve">ELEN OCAMPO DETOGA </t>
+    <t>ELEN OCAMPO DETOGA</t>
   </si>
   <si>
     <t>K7063-85016</t>
   </si>
   <si>
     <t>ALBERT BAUTISTA</t>
   </si>
   <si>
     <t>K7074-84301</t>
   </si>
   <si>
     <t>CAROLINA BASILIO</t>
   </si>
   <si>
     <t>K7125-83926</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>RALPH GATBONTON</t>
   </si>
   <si>
     <t>K7020-76508</t>
   </si>
   <si>
     <t>K7124-76043</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>JERWIN GOPOLE</t>
   </si>
   <si>
     <t>K5004-81514</t>
   </si>
   <si>
     <t>CHARLENE ANGELES</t>
   </si>
   <si>
     <t>K7020-76128</t>
   </si>
   <si>
-    <t xml:space="preserve">BENEDICT GASCON </t>
+    <t>BENEDICT GASCON</t>
   </si>
   <si>
     <t>K7063-71492</t>
   </si>
   <si>
     <t>JERRY G.CORTEZ</t>
   </si>
   <si>
     <t>K7072-83608</t>
   </si>
   <si>
     <t>CHARITO MANINANG</t>
   </si>
   <si>
     <t>K5005-84548</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>RIZALDY BOLOS MELODY HIPOLITO</t>
   </si>
   <si>
     <t>K7074-76003</t>
   </si>
   <si>
     <t>LORENZO LAXAMANA</t>
   </si>
   <si>
     <t>K7063-83909</t>
   </si>
   <si>
     <t>EDEN M.YUTUC</t>
   </si>
   <si>
     <t>K7011-76481</t>
   </si>
   <si>
     <t>MRS LAURIANA BUNGAY RIVERA</t>
   </si>
   <si>
     <t>K7125-76492</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Flora C Santos </t>
+    <t>Flora C Santos</t>
   </si>
   <si>
     <t>K7093-76175</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEX CRUZ SAN DIEGO </t>
+    <t>ALEX CRUZ SAN DIEGO</t>
   </si>
   <si>
     <t>K7127-75275</t>
   </si>
   <si>
     <t>MRS, REILYN ANNE S, DE ESTEBAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rolan Salingan</t>
   </si>