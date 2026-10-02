--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -68,105 +68,105 @@
   <si>
     <t>K7121-85620</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>Pinky J Garcia</t>
   </si>
   <si>
     <t>K7121-85639</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>Lecile   duqueza</t>
   </si>
   <si>
     <t>K7125-86074</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY ARAGON </t>
+    <t>RUBY ARAGON</t>
   </si>
   <si>
     <t>K7068-86172</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>CECILIA S.GARCIA</t>
   </si>
   <si>
     <t>K7058-85938</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roman  m  mateo</t>
+    <t>Roman  m  mateo</t>
   </si>
   <si>
     <t>K5004-84914</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>KAIDE CARDENAS / MINERVA ROCOD</t>
   </si>
   <si>
     <t>K7126-85954</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>Angelino s lamer jr</t>
   </si>
   <si>
     <t>K7068-85905</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>LOLITA M.CAVUGSA</t>
   </si>
   <si>
     <t>K5005-86471</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">LORILIE S. DE GUZMAN </t>
+    <t>LORILIE S. DE GUZMAN</t>
   </si>
   <si>
     <t>K7058-86126</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>Vilma  c  cammayp</t>
   </si>
   <si>
     <t>K7135-84033</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Myrna Dagdag</t>
   </si>
   <si>
     <t>K7063-85890</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
@@ -263,144 +263,144 @@
   <si>
     <t>K7125-85825</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ermelita M Atendido</t>
   </si>
   <si>
     <t>K5003-85863</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>ma. victoria elvas</t>
   </si>
   <si>
     <t>K7127-85189</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">RODOLTO FABROS </t>
+    <t>RODOLTO FABROS</t>
   </si>
   <si>
     <t>K5002-85510</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ROWENA SALAS</t>
   </si>
   <si>
     <t>K5002-85185</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>DIETHER MARK DIMLA</t>
   </si>
   <si>
     <t>K7069-86750</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>AYA L PAULE</t>
   </si>
   <si>
     <t>K7074-86701</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Jennifer b. Rodriguez</t>
   </si>
   <si>
     <t>K7016-85104</t>
   </si>
   <si>
-    <t xml:space="preserve">SARAH JANE MALLARI </t>
+    <t>SARAH JANE MALLARI</t>
   </si>
   <si>
     <t>K5003-85746</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">melissa turla valderama </t>
+    <t>melissa turla valderama</t>
   </si>
   <si>
     <t>K7074-86619</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Miguel nacino</t>
   </si>
   <si>
     <t>K7063-85784</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>CATHERINE C.MANEJE</t>
   </si>
   <si>
     <t>K5005-85307</t>
   </si>
   <si>
     <t>ANGEL ANN Z DE GRACIA</t>
   </si>
   <si>
     <t>K7011-86064</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>EVELYN R. SALALILA</t>
   </si>
   <si>
     <t>K7073-85342</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Alicia P. Roco </t>
+    <t>Alicia P. Roco</t>
   </si>
   <si>
     <t>K5002-85135</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>LAILYN C DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-86060</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>FILIPINAS A. REYES</t>
   </si>
   <si>
     <t>K7127-84031</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>