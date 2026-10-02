--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -65,147 +65,147 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5002-83679</t>
   </si>
   <si>
     <t>BANGA AKLAN</t>
   </si>
   <si>
     <t>ROGELYN RUIZ</t>
   </si>
   <si>
     <t>K7068-76025</t>
   </si>
   <si>
     <t>BEBERLY RUIZ/MELVIN RUIZ</t>
   </si>
   <si>
     <t>K7127-74995</t>
   </si>
   <si>
     <t>BATAN AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILLE B, GACUTE </t>
+    <t>CECILLE B, GACUTE</t>
   </si>
   <si>
     <t>K6002-76684</t>
   </si>
   <si>
     <t>KALIBO (Capital) AKLAN</t>
   </si>
   <si>
     <t>PRINCESS SHEMIAH N.  FILOMENO</t>
   </si>
   <si>
     <t>K7063-76712</t>
   </si>
   <si>
     <t>NABAS AKLAN</t>
   </si>
   <si>
     <t>LIZA S.PANAGSAGAN</t>
   </si>
   <si>
     <t>K7121-76569</t>
   </si>
   <si>
     <t>Delia N Delgado</t>
   </si>
   <si>
     <t>K7121-84139</t>
   </si>
   <si>
     <t>NUMANCIA AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Nenita Peremne </t>
+    <t>Nenita Peremne</t>
   </si>
   <si>
     <t>K7133-75283</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Dondee enderes </t>
+    <t>Dondee enderes</t>
   </si>
   <si>
     <t>K7073-76212</t>
   </si>
   <si>
     <t>ariel jutay</t>
   </si>
   <si>
     <t>K7016-74830</t>
   </si>
   <si>
     <t>LAUA-AN ANTIQUE</t>
   </si>
   <si>
     <t>ARLAN ABRAN</t>
   </si>
   <si>
     <t>K7135-75120</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
   <si>
     <t>Elizabeth D. Garcesa</t>
   </si>
   <si>
     <t>K8002-75540</t>
   </si>
   <si>
     <t>LETTY HARABE</t>
   </si>
   <si>
     <t>K7058-76317</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve"> Denmark   c padasas</t>
+    <t>Denmark   c padasas</t>
   </si>
   <si>
     <t>K7129-76271</t>
   </si>
   <si>
     <t>ISIDRO BESA SILVA</t>
   </si>
   <si>
     <t>K7011-76074</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMA ELIZARES </t>
+    <t>ELMA ELIZARES</t>
   </si>
   <si>
     <t>K7093-76622</t>
   </si>
   <si>
     <t>DUMALAG CAPIZ</t>
   </si>
   <si>
     <t>MARIA E. FAELDONIA</t>
   </si>
   <si>
     <t>K7129-76177</t>
   </si>
   <si>
     <t>Ramon Fajada</t>
   </si>
   <si>
     <t>K7127-76138</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
     <t>JAZY LIPARDO</t>
   </si>
@@ -221,69 +221,69 @@
   <si>
     <t>K7016-76215</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>LORNA BALCENA</t>
   </si>
   <si>
     <t>K7011-75992</t>
   </si>
   <si>
     <t>PONTEVEDRA CAPIZ</t>
   </si>
   <si>
     <t>BELLY BADAGODOS</t>
   </si>
   <si>
     <t>K7020-76510</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">IMEGENE B AGAR </t>
+    <t>IMEGENE B AGAR</t>
   </si>
   <si>
     <t>K7073-76263</t>
   </si>
   <si>
     <t>ROCELA DIGAN FAGTANAN</t>
   </si>
   <si>
     <t>K8002-84473</t>
   </si>
   <si>
     <t>NENA PONSARAN</t>
   </si>
   <si>
     <t>K5004-84678</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY GRACE O BOSI </t>
+    <t>MARY GRACE O BOSI</t>
   </si>
   <si>
     <t>K7121-76387</t>
   </si>
   <si>
     <t>Efral Dela Cruz</t>
   </si>
   <si>
     <t>K5002-76583</t>
   </si>
   <si>
     <t>SAPI-AN CAPIZ</t>
   </si>
   <si>
     <t>MARY VELLE OLANO</t>
   </si>
   <si>
     <t>K7011-76069</t>
   </si>
   <si>
     <t>SIGMA CAPIZ</t>
   </si>
   <si>
     <t>MERVIN F. LAURIANO</t>
   </si>
@@ -317,138 +317,138 @@
   <si>
     <t>K7030-76403</t>
   </si>
   <si>
     <t>CONCEPCION ILOILO</t>
   </si>
   <si>
     <t>KARL JHON SIASON</t>
   </si>
   <si>
     <t>K7129-76219</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>AIDA MOLGADO</t>
   </si>
   <si>
     <t>K7125-76323</t>
   </si>
   <si>
     <t>ESTANCIA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Hilbert G Saul </t>
+    <t>Hilbert G Saul</t>
   </si>
   <si>
     <t>K7126-75770</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">GERONIMO A. NEAR </t>
+    <t>GERONIMO A. NEAR</t>
   </si>
   <si>
     <t>K7123-75227</t>
   </si>
   <si>
     <t>MYRNA PANGANIBAN</t>
   </si>
   <si>
     <t>K7126-76472</t>
   </si>
   <si>
     <t>Juancho Sampiano Tabucan</t>
   </si>
   <si>
     <t>K7073-85375</t>
   </si>
   <si>
     <t>WELDEN JOHN SOLIVA</t>
   </si>
   <si>
     <t>K7129-84202</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>EVELYN LEGADA</t>
   </si>
   <si>
     <t>K7127-74625</t>
   </si>
   <si>
     <t>LENE HARAÑA</t>
   </si>
   <si>
     <t>K7133-75516</t>
   </si>
   <si>
     <t>LEGANES ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Hydra g. Salcedo </t>
+    <t>Hydra g. Salcedo</t>
   </si>
   <si>
     <t>K7017-75569</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>LEORMIE C FAMADICO</t>
   </si>
   <si>
     <t>K7129-76543</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
   <si>
     <t>CLARY CILLE MUÑUZ JARINA</t>
   </si>
   <si>
     <t>K7016-76236</t>
   </si>
   <si>
     <t>MINA ILOILO</t>
   </si>
   <si>
     <t>PABLITO PATINGO</t>
   </si>
   <si>
     <t>K7063-76733</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONOR C TORILLA </t>
+    <t>LEONOR C TORILLA</t>
   </si>
   <si>
     <t>K5002-85070</t>
   </si>
   <si>
     <t>DANIEL OLLERA</t>
   </si>
   <si>
     <t>K5002-83805</t>
   </si>
   <si>
     <t>Michelle J. Melicado</t>
   </si>
   <si>
     <t>K7135-84797</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>Lady Chelsea Mae Opial</t>
   </si>
   <si>
     <t>K7063-83421</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>Nilda Braga</t>
   </si>
   <si>
     <t>K7072-76824</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
     <t>DIOLENDA GA TUPINO</t>
   </si>
   <si>
     <t>K7020-75892</t>
   </si>
   <si>
     <t>SHELEY MAE T CALIWAN</t>
   </si>
   <si>
     <t>K7020-75539</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">REGIE G RAMOS </t>
+    <t>REGIE G RAMOS</t>
   </si>
   <si>
     <t>K7016-74823</t>
   </si>
   <si>
     <t>GIRLIE C. GALANZA</t>
   </si>
   <si>
     <t>K6002-76209</t>
   </si>
   <si>
     <t>RENE ALCALA</t>
   </si>
   <si>
     <t>K7016-75348</t>
   </si>
   <si>
     <t>CARYL S ESCOBAR</t>
   </si>
   <si>
     <t>K7133-75197</t>
   </si>
   <si>
     <t>Jhon martin L. Alvarez</t>
   </si>
@@ -608,69 +608,69 @@
   <si>
     <t>K7063-75603</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>EUFEMIA B.PAREJA</t>
   </si>
   <si>
     <t>K7063-77135</t>
   </si>
   <si>
     <t>LETICIA L.GRANDE</t>
   </si>
   <si>
     <t>K7121-83865</t>
   </si>
   <si>
     <t>Ronald S Cayao</t>
   </si>
   <si>
     <t>K6002-75310</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLA G LIZADES </t>
+    <t>CARLA G LIZADES</t>
   </si>
   <si>
     <t>K7073-76005</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JESYL C. MAGTOLIS</t>
   </si>
   <si>
     <t>K7016-75856</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORA BASANTA </t>
+    <t>FLORA BASANTA</t>
   </si>
   <si>
     <t>K7123-75313</t>
   </si>
   <si>
     <t>ENRIQUE B. MAGALONA (SARAVIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>LEAH D. OLLETE</t>
   </si>
   <si>
     <t>K7068-75875</t>
   </si>
   <si>
     <t>HINIGARAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MA.HERSEY NIOGAN</t>
   </si>
   <si>
     <t>K7016-74736</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
@@ -788,51 +788,51 @@
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>GILBERT A.MANA</t>
   </si>
   <si>
     <t>K7121-76745</t>
   </si>
   <si>
     <t>Joralyn Baroy Marzo C/O Jenely "bebet" Baroy Uy</t>
   </si>
   <si>
     <t>K7030-76395</t>
   </si>
   <si>
     <t>Elmer Replente Sr.</t>
   </si>
   <si>
     <t>K7016-76040</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">WILLIE DIONORA </t>
+    <t>WILLIE DIONORA</t>
   </si>
   <si>
     <t>K7124-76011</t>
   </si>
   <si>
     <t>BENNY BESANO</t>
   </si>
   <si>
     <t>K7068-75925</t>
   </si>
   <si>
     <t>TOBOSO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ENRIQUETA HELARDEZ</t>
   </si>
   <si>
     <t>K7011-76722</t>
   </si>
   <si>
     <t>MARINA NOVICIO</t>
   </si>
   <si>
     <t>K8002-75492</t>
   </si>