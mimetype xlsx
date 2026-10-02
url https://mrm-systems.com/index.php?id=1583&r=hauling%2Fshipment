--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K8002-76270</t>
   </si>
   <si>
     <t>ASUNCION (SAUG) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>JESON VALDEZ</t>
   </si>
   <si>
     <t>K7069-75798</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>RODERICK M.QUIMA</t>
   </si>
   <si>
     <t>K7135-83786</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine Basilad </t>
+    <t>Josephine Basilad</t>
   </si>
   <si>
     <t>K7017-74590</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>09457024331</t>
   </si>
   <si>
     <t>K7124-76782</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ZENAIDA ALFONZO</t>
   </si>
   <si>
     <t>K7072-76232</t>
   </si>
   <si>
     <t>EDIE C. PONCE</t>
   </si>
@@ -122,108 +122,108 @@
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Julie digman</t>
   </si>
   <si>
     <t>K5004-84920</t>
   </si>
   <si>
     <t>TERSO A. PETEROS</t>
   </si>
   <si>
     <t>K7135-75368</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Bernadita Villacorta</t>
   </si>
   <si>
     <t>K7016-74715</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBETH LARAWAN </t>
+    <t>MARIBETH LARAWAN</t>
   </si>
   <si>
     <t>K7073-75778</t>
   </si>
   <si>
     <t>VICTORIA O. SUGBO</t>
   </si>
   <si>
     <t>K5003-75373</t>
   </si>
   <si>
     <t>Joven Jay cabellon</t>
   </si>
   <si>
     <t>K7020-75813</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">LOPE SUBADE SR </t>
+    <t>LOPE SUBADE SR</t>
   </si>
   <si>
     <t>K7063-75268</t>
   </si>
   <si>
     <t>SANDRO TOLEDO</t>
   </si>
   <si>
     <t>K7068-75464</t>
   </si>
   <si>
     <t>JO-ANN CABIAS/JOEL TAGALOG</t>
   </si>
   <si>
     <t>K7063-75735</t>
   </si>
   <si>
     <t>FIDELA C.SALAZAR</t>
   </si>
   <si>
     <t>K7020-75442</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDITH MALALUAN </t>
+    <t>JUDITH MALALUAN</t>
   </si>
   <si>
     <t>K7063-75324</t>
   </si>
   <si>
     <t>ZENAIDA Q ADORABLE</t>
   </si>
   <si>
     <t>K7093-75622</t>
   </si>
   <si>
-    <t xml:space="preserve">LENI L. CAPE </t>
+    <t>LENI L. CAPE</t>
   </si>
   <si>
     <t>K6002-76536</t>
   </si>
   <si>
     <t>ROSALIA MORALES</t>
   </si>
   <si>
     <t>K5002-83584</t>
   </si>
   <si>
     <t>BERNABE S. CLIMACO SR</t>
   </si>
   <si>
     <t>K7133-75399</t>
   </si>
   <si>
     <t>Jinky senit</t>
   </si>
   <si>
     <t>K7126-75980</t>
   </si>
   <si>
     <t>Mary Grace Canico</t>
   </si>
@@ -239,117 +239,117 @@
   <si>
     <t>FORTUNATA M.SIAROT</t>
   </si>
   <si>
     <t>K7127-74762</t>
   </si>
   <si>
     <t>BERNADITA LANTICSE MURILO</t>
   </si>
   <si>
     <t>K7011-75247</t>
   </si>
   <si>
     <t>ALICIA  R. CARANGUIT</t>
   </si>
   <si>
     <t>K7063-76329</t>
   </si>
   <si>
     <t>GINALYN I DALORA</t>
   </si>
   <si>
     <t>K7016-76032</t>
   </si>
   <si>
-    <t xml:space="preserve">NAPOLEON DE LA VICTORIA </t>
+    <t>NAPOLEON DE LA VICTORIA</t>
   </si>
   <si>
     <t>K7135-75787</t>
   </si>
   <si>
     <t>Jay Ann T. Capina</t>
   </si>
   <si>
     <t>K7016-75414</t>
   </si>
   <si>
     <t>K7072-76182</t>
   </si>
   <si>
     <t>ROSALINDA PENSONA</t>
   </si>
   <si>
     <t>K7068-77173</t>
   </si>
   <si>
     <t>LUZVIMIND ARANETA</t>
   </si>
   <si>
     <t>K7020-76094</t>
   </si>
   <si>
-    <t xml:space="preserve">BLESILDA S OLEA </t>
+    <t>BLESILDA S OLEA</t>
   </si>
   <si>
     <t>K7072-76880</t>
   </si>
   <si>
     <t>JUN JUN ABAR</t>
   </si>
   <si>
     <t>K7063-77241</t>
   </si>
   <si>
     <t>VIVIDEL P.TAPDASA</t>
   </si>
   <si>
     <t>K7017-74623</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>FLORENTINO CABANTUG</t>
   </si>
   <si>
     <t>K7126-76407</t>
   </si>
   <si>
     <t>SANTA CRUZ DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Rique H Dambong</t>
   </si>
   <si>
     <t>K7127-74847</t>
   </si>
   <si>
     <t>BOSTON DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">DANTE  ANHAO </t>
+    <t>DANTE  ANHAO</t>
   </si>
   <si>
     <t>K7123-76379</t>
   </si>
   <si>
     <t>CATEEL DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>RHEA JEAN LAURENTE</t>
   </si>
   <si>
     <t>K5002-76564</t>
   </si>
   <si>
     <t>randy t  MANAMBID</t>
   </si>
   <si>
     <t>K7127-74844</t>
   </si>
   <si>
     <t>GOVERNOR GENEROSO DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>LANNETH C, BETONIO</t>
   </si>
@@ -413,231 +413,231 @@
   <si>
     <t>Al June E Sarillana</t>
   </si>
   <si>
     <t>K7123-75994</t>
   </si>
   <si>
     <t>JOEY SORIA GOLO</t>
   </si>
   <si>
     <t>K5002-85355</t>
   </si>
   <si>
     <t>K5004-85117</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>KREMENCIA CARAS</t>
   </si>
   <si>
     <t>K7127-75341</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO GALAGATE </t>
+    <t>ROMEO GALAGATE</t>
   </si>
   <si>
     <t>K7074-76210</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>Man carl adcan balasa</t>
   </si>
   <si>
     <t>K7068-76300</t>
   </si>
   <si>
-    <t xml:space="preserve">DANILO O. REGOSANTE </t>
+    <t>DANILO O. REGOSANTE</t>
   </si>
   <si>
     <t>K7124-85604</t>
   </si>
   <si>
     <t>MERIAM P.DOLOGAN</t>
   </si>
   <si>
     <t>K7011-76185</t>
   </si>
   <si>
     <t>HILARIO ANDOY</t>
   </si>
   <si>
     <t>K7069-75611</t>
   </si>
   <si>
     <t>Dela merced magnate Rama</t>
   </si>
   <si>
     <t>K7068-77016</t>
   </si>
   <si>
     <t>CAROLINE EL BADRAWY</t>
   </si>
   <si>
     <t>K7125-76426</t>
   </si>
   <si>
-    <t xml:space="preserve">Tolentino Isidro Guimbangan </t>
+    <t>Tolentino Isidro Guimbangan</t>
   </si>
   <si>
     <t>K7016-75718</t>
   </si>
   <si>
     <t>LOVELLA CASIMIRO</t>
   </si>
   <si>
     <t>K7080-76256</t>
   </si>
   <si>
     <t>Mary joy m BATAWANG</t>
   </si>
   <si>
     <t>K7068-76882</t>
   </si>
   <si>
     <t>CAMELON ALAIDEN HARID</t>
   </si>
   <si>
     <t>K7126-76018</t>
   </si>
   <si>
     <t>Reshil C Floro</t>
   </si>
   <si>
     <t>K7063-76800</t>
   </si>
   <si>
     <t>JUN B.BOTE</t>
   </si>
   <si>
     <t>K7063-76211</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERTO GATERA/CHRISTINE </t>
+    <t>ROBERTO GATERA/CHRISTINE</t>
   </si>
   <si>
     <t>K7127-83443</t>
   </si>
   <si>
     <t>AIN GALAYUGO</t>
   </si>
   <si>
     <t>K8002-74717</t>
   </si>
   <si>
     <t>JOCELYN GULBIN PADRE</t>
   </si>
   <si>
     <t>K6002-76548</t>
   </si>
   <si>
     <t>SHIRLY BASAN</t>
   </si>
   <si>
     <t>K7080-76484</t>
   </si>
   <si>
     <t>Sharon a inoceto</t>
   </si>
   <si>
     <t>K7063-76649</t>
   </si>
   <si>
     <t>CRISTINE MORRALA</t>
   </si>
   <si>
     <t>K7135-76119</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>Ma. Theresa S. Camino</t>
   </si>
   <si>
     <t>K7016-84873</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLEY BARCELONA </t>
+    <t>SHIRLEY BARCELONA</t>
   </si>
   <si>
     <t>K7063-77117</t>
   </si>
   <si>
     <t>SURALLAH SOUTH COTABATO</t>
   </si>
   <si>
     <t>FLORA MAY G.DIAZ</t>
   </si>
   <si>
     <t>K6002-76529</t>
   </si>
   <si>
     <t>JOEY NONAILLADA</t>
   </si>
   <si>
     <t>K7124-76166</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
     <t>KEVIN LUZARITO</t>
   </si>
   <si>
     <t>K7126-76111</t>
   </si>
   <si>
     <t>NORHAIDA C. DUMATO</t>
   </si>
   <si>
     <t>K7063-76386</t>
   </si>
   <si>
     <t>MIKE S.SALAMAT</t>
   </si>
   <si>
     <t>K7074-76467</t>
   </si>
   <si>
     <t>Aliha kamat hassan</t>
   </si>
   <si>
     <t>K5002-83844</t>
   </si>
   <si>
     <t>LAKE SEBU SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">WAMIDH ALBAKRI </t>
+    <t>WAMIDH ALBAKRI</t>
   </si>
   <si>
     <t>K7093-76682</t>
   </si>
   <si>
     <t>BAGUMBAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ROMEL BIÑAS</t>
   </si>
   <si>
     <t>K7073-85320</t>
   </si>
   <si>
     <t>karkay panindeg</t>
   </si>
   <si>
     <t>K7068-75800</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>JINUDIN T. GUIAPAL</t>
   </si>