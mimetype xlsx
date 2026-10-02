--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -116,51 +116,51 @@
   <si>
     <t>K7135-75714</t>
   </si>
   <si>
     <t>SANTA CRUZ OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Angelyn Villena</t>
   </si>
   <si>
     <t>K7072-75700</t>
   </si>
   <si>
     <t>BANSUD ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>SHYRILLE DATA</t>
   </si>
   <si>
     <t>K7020-76200</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS MISOLAS </t>
+    <t>DENNIS MISOLAS</t>
   </si>
   <si>
     <t>K5004-85380</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JUNITES M. LAMBOLOTO</t>
   </si>
   <si>
     <t>K7123-84834</t>
   </si>
   <si>
     <t>Angel jhones atienza  ilaida</t>
   </si>
   <si>
     <t>K7068-75779</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>VICTORIA RIVAS</t>
   </si>