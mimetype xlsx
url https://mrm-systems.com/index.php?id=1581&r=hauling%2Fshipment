--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-75878</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JESUSA DOMENISI </t>
+    <t>JESUSA DOMENISI</t>
   </si>
   <si>
     <t>K7133-65007</t>
   </si>
   <si>
     <t>Ma. Belen canunayon</t>
   </si>
   <si>
     <t>K7121-76078</t>
   </si>
   <si>
     <t>Sammari R Phumsapt</t>
   </si>
   <si>
     <t>K8002-76148</t>
   </si>
   <si>
     <t>JUNEVIER PULGO</t>
   </si>
   <si>
     <t>K5005-75805</t>
   </si>
   <si>
     <t>MEDINA MISAMIS ORIENTAL</t>
   </si>
@@ -119,57 +119,57 @@
   <si>
     <t>K7017-75690</t>
   </si>
   <si>
     <t>SATURNINA A MATABALAN</t>
   </si>
   <si>
     <t>K7105-82072</t>
   </si>
   <si>
     <t>NORMINA BUDAY</t>
   </si>
   <si>
     <t>K7074-82775</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>STEPHANE JAY E. JACINTO</t>
   </si>
   <si>
     <t>K7058-76147</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mercy  q villamor</t>
+    <t>Mercy  q villamor</t>
   </si>
   <si>
     <t>K7125-84284</t>
   </si>
   <si>
-    <t xml:space="preserve">Deogracias G Lumang </t>
+    <t>Deogracias G Lumang</t>
   </si>
   <si>
     <t>K5004-75650</t>
   </si>
   <si>
     <t>FLOR L. SANGALANG</t>
   </si>
   <si>
     <t>K7126-76216</t>
   </si>
   <si>
     <t>Leonila sundo</t>
   </si>
   <si>
     <t>K7126-76489</t>
   </si>
   <si>
     <t>LIBUNGAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Merlinda C Genilza</t>
   </si>
   <si>
     <t>K7030-76603</t>
   </si>
@@ -182,84 +182,84 @@
   <si>
     <t>K7072-77223</t>
   </si>
   <si>
     <t>JHEA FAITH CAGUIO</t>
   </si>
   <si>
     <t>K5004-81930</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>BILLY JANE NAYGA</t>
   </si>
   <si>
     <t>K7011-76588</t>
   </si>
   <si>
     <t>LUZVIMINDA COROTAN</t>
   </si>
   <si>
     <t>K7069-75742</t>
   </si>
   <si>
-    <t xml:space="preserve">MARASSA D CENIZA </t>
+    <t>MARASSA D CENIZA</t>
   </si>
   <si>
     <t>K7124-76047</t>
   </si>
   <si>
     <t>APOLONIO BELOY JR</t>
   </si>
   <si>
     <t>K7058-76249</t>
   </si>
   <si>
-    <t xml:space="preserve"> Romelyn   pedroso</t>
+    <t>Romelyn   pedroso</t>
   </si>
   <si>
     <t>K7129-76602</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>JEFREY P. NARVASA</t>
   </si>
   <si>
     <t>K7017-70563</t>
   </si>
   <si>
     <t>ROXANNE JOY DENZO</t>
   </si>
   <si>
     <t>K7058-76195</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ludy a eduarte</t>
+    <t>Ludy a eduarte</t>
   </si>
   <si>
     <t>K7093-81925</t>
   </si>
   <si>
     <t>AIZAFLOR BACAR</t>
   </si>
   <si>
     <t>K8002-75844</t>
   </si>
   <si>
     <t>NOEL MAMADTURAN</t>
   </si>
   <si>
     <t>K7063-76727</t>
   </si>
   <si>
     <t>ARIEL D LISCANO</t>
   </si>
   <si>
     <t>K7011-76769</t>
   </si>
   <si>
     <t>TAMLAMS. AKMAD</t>
   </si>
@@ -326,102 +326,102 @@
   <si>
     <t>K7069-75812</t>
   </si>
   <si>
     <t>ARAKAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MARY JANE Lawag</t>
   </si>
   <si>
     <t>K7017-70996</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MERCEDES VILO AGUDONG</t>
   </si>
   <si>
     <t>K5003-85000</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSA MAE CASIPE </t>
+    <t>JESSA MAE CASIPE</t>
   </si>
   <si>
     <t>K7063-76850</t>
   </si>
   <si>
     <t>ARBAYA LUMAMBAS</t>
   </si>
   <si>
     <t>K7063-83833</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>FARINA B.SANDUYUGAN</t>
   </si>
   <si>
     <t>K7068-82493</t>
   </si>
   <si>
     <t>RHEA CUANAN GUMONOD</t>
   </si>
   <si>
     <t>K7072-75759</t>
   </si>
   <si>
     <t>DOLLY DALPENG</t>
   </si>
   <si>
     <t>K5003-83813</t>
   </si>
   <si>
     <t>waleed dicay</t>
   </si>
   <si>
     <t>K7121-82205</t>
   </si>
   <si>
     <t>Edna Akmad</t>
   </si>
   <si>
     <t>K7011-75973</t>
   </si>
   <si>
     <t>ABDULWAHEED ENGGO</t>
   </si>
   <si>
     <t>K7068-76931</t>
   </si>
   <si>
-    <t xml:space="preserve">FAISAL KADATUAN LUMNA </t>
+    <t>FAISAL KADATUAN LUMNA</t>
   </si>
   <si>
     <t>K7020-71965</t>
   </si>
   <si>
     <t>USOP T MENTANG</t>
   </si>
   <si>
     <t>K7020-71812</t>
   </si>
   <si>
     <t>BAIJASMIN D MUSTAPHA</t>
   </si>
   <si>
     <t>K7017-75688</t>
   </si>
   <si>
     <t>BABY JANE T ENCARNACION</t>
   </si>
   <si>
     <t>K7063-75220</t>
   </si>
   <si>
     <t>NORMINA S.ABDUL</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>ALI MUKALNA</t>
   </si>
   <si>
     <t>K7073-76303</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>Suharto Uda kido</t>
   </si>
   <si>
     <t>K7074-76056</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>Bernie o. Uga</t>
   </si>
   <si>
     <t>K7124-76780</t>
   </si>
   <si>
-    <t xml:space="preserve">HANAN D. MOKALAM </t>
+    <t>HANAN D. MOKALAM</t>
   </si>
   <si>
     <t>K7105-83555</t>
   </si>
   <si>
     <t>SAM ALI BALABAGAN</t>
   </si>
   <si>
     <t>K5002-85166</t>
   </si>
   <si>
     <t>ASMAERA ABDULRAHIM</t>
   </si>
   <si>
     <t>K8002-75151</t>
   </si>
   <si>
     <t>ALIBAI MASHOD</t>
   </si>
   <si>
     <t>K7016-74784</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>SAIDAMEN ACMAD</t>
   </si>
   <si>
     <t>K7127-84504</t>
   </si>
   <si>
     <t>MOMBOK TIBORON ABA</t>
   </si>
   <si>
     <t>K7073-67657</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>Monsil Calisan Simpal</t>
   </si>
   <si>
     <t>K7093-70369</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE BURINGGIT </t>
+    <t>JOSEPHINE BURINGGIT</t>
   </si>
   <si>
     <t>K7061-75384</t>
   </si>
   <si>
     <t>TALAYAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NORMA KUSAIN</t>
   </si>
   <si>
     <t>K5005-83285</t>
   </si>
   <si>
     <t>SULTAN MASTURA MAGUINDANAO</t>
   </si>
   <si>
     <t>DIANA A ASJADAL</t>
   </si>
   <si>
     <t>K7030-76547</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
@@ -599,150 +599,150 @@
   <si>
     <t>TATA AKOY SAID</t>
   </si>
   <si>
     <t>K7093-76619</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>STEPHANIE JANE D.PAQUERA</t>
   </si>
   <si>
     <t>K7127-76289</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>ORENIO  P, RANALAN</t>
   </si>
   <si>
     <t>K7058-76515</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rosthom cb dejolde</t>
+    <t>Rosthom cb dejolde</t>
   </si>
   <si>
     <t>K7016-74987</t>
   </si>
   <si>
     <t>MARIANITHA CONDE</t>
   </si>
   <si>
     <t>K7123-84075</t>
   </si>
   <si>
     <t>Kenneth mae  miras</t>
   </si>
   <si>
     <t>K7068-77065</t>
   </si>
   <si>
     <t>LOLITA B.CHIONG/DENNIS B.TOPDAS</t>
   </si>
   <si>
     <t>K7011-76087</t>
   </si>
   <si>
-    <t xml:space="preserve">JERRY EMBOC </t>
+    <t>JERRY EMBOC</t>
   </si>
   <si>
     <t>K7133-74791</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Grace dela cruz </t>
+    <t>Grace dela cruz</t>
   </si>
   <si>
     <t>K7124-76438</t>
   </si>
   <si>
     <t>JOSE SABATIN</t>
   </si>
   <si>
     <t>K7127-76313</t>
   </si>
   <si>
     <t>JAD ANDREI T, GO</t>
   </si>
   <si>
     <t>K7011-75241</t>
   </si>
   <si>
     <t>CARMEN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JASMIN V. PILARCA</t>
   </si>
   <si>
     <t>K6002-75209</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>GERTRUDES  TIMBOL</t>
   </si>
   <si>
     <t>K7125-76755</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Narciso Lumba </t>
+    <t>Narciso Lumba</t>
   </si>
   <si>
     <t>K7123-76558</t>
   </si>
   <si>
     <t>BUNAWAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Lexi  a tubay</t>
   </si>
   <si>
     <t>K7069-75633</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>JOLITO QUISADO</t>
   </si>
   <si>
     <t>K7011-75225</t>
   </si>
   <si>
     <t>TRENTO AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA P. ELIMANCO </t>
+    <t>GINA P. ELIMANCO</t>
   </si>
   <si>
     <t>K7132-75546</t>
   </si>
   <si>
     <t>MICHEAL S LATURGO</t>
   </si>
   <si>
     <t>K7069-76310</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>DAISY B VIDAL</t>
   </si>
   <si>
     <t>K7011-75251</t>
   </si>
   <si>
     <t>MAINIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>MARCELITA DANO</t>
   </si>