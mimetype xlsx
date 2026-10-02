--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -59,75 +59,75 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-71082</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>JOMARIE MORADA</t>
   </si>
   <si>
     <t>K7058-75642</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Odilon   u buenaventura</t>
+    <t>Odilon   u buenaventura</t>
   </si>
   <si>
     <t>K7063-71749</t>
   </si>
   <si>
     <t>RONNIE SERRANO</t>
   </si>
   <si>
     <t>K7011-67268</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>MARIVIC D. ANTONIO</t>
   </si>
   <si>
     <t>K7058-76522</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">   Mr pamelo  agsalda</t>
+    <t>Mr pamelo  agsalda</t>
   </si>
   <si>
     <t>K7063-74060</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>GLORIE D.SARMIENTO</t>
   </si>
   <si>
     <t>K7020-74221</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
   <si>
     <t>NESTOR A.GOROSPE</t>
   </si>
   <si>
     <t>K7093-76333</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
@@ -245,66 +245,66 @@
   <si>
     <t>K7124-66875</t>
   </si>
   <si>
     <t>GERLIE G. RESPONZO</t>
   </si>
   <si>
     <t>K7016-75882</t>
   </si>
   <si>
     <t>JUSTINA BACCUHAN</t>
   </si>
   <si>
     <t>K7093-72749</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>SHERWIN M. VALERA</t>
   </si>
   <si>
     <t>K7124-74966</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA VARILLA </t>
+    <t>NELIA VARILLA</t>
   </si>
   <si>
     <t>K7020-71863</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH A ACOSTA </t>
+    <t>JOSEPH A ACOSTA</t>
   </si>
   <si>
     <t>K7133-82498</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Princess danica eusebio </t>
+    <t>Princess danica eusebio</t>
   </si>
   <si>
     <t>K7063-77040</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MARK DAVESON GANNABAN</t>
   </si>
   <si>
     <t>K7061-67339</t>
   </si>
   <si>
     <t>Alfredo Balagat Sr</t>
   </si>
   <si>
     <t>K7127-71754</t>
   </si>
   <si>
     <t>ROSEMARIE U, FARRALES</t>
   </si>
   <si>
     <t>K5005-80572</t>
   </si>
@@ -356,51 +356,51 @@
   <si>
     <t>K7017-69988</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>RODRIGO CAMPOS</t>
   </si>
   <si>
     <t>K7072-70856</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>NORIE M. MALLILLIN</t>
   </si>
   <si>
     <t>K7058-67499</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bernaldo m  onato sr</t>
+    <t>Bernaldo m  onato sr</t>
   </si>
   <si>
     <t>K7074-82656</t>
   </si>
   <si>
     <t>Eleazar pascual</t>
   </si>
   <si>
     <t>K7132-74104</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Olivia cabanilla</t>
   </si>
   <si>
     <t>K7124-75831</t>
   </si>
   <si>
     <t>MELVIN C. ROMERO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>