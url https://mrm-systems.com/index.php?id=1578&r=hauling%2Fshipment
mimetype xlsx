--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -113,198 +113,198 @@
   <si>
     <t>K7011-76667</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>ARTURO F. FABITO</t>
   </si>
   <si>
     <t>K7058-76353</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Eduardo  gamboa jr</t>
   </si>
   <si>
     <t>K7011-76563</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EMERENCIANA M. ELEVAZO </t>
+    <t>EMERENCIANA M. ELEVAZO</t>
   </si>
   <si>
     <t>K7123-76460</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSIE G. LEONIN </t>
+    <t>JOSIE G. LEONIN</t>
   </si>
   <si>
     <t>K7121-76427</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>Edmalyn B Galano</t>
   </si>
   <si>
     <t>K7080-76482</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">REYCHELL C TANORA </t>
+    <t>REYCHELL C TANORA</t>
   </si>
   <si>
     <t>K8002-75236</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>WILSON BERMEJO</t>
   </si>
   <si>
     <t>K6002-76340</t>
   </si>
   <si>
     <t>CONNER APAYAO</t>
   </si>
   <si>
     <t>AILEEN COJBO CABANES</t>
   </si>
   <si>
     <t>K7058-76522</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">   Mr pamelo  agsalda</t>
+    <t>Mr pamelo  agsalda</t>
   </si>
   <si>
     <t>K7080-76488</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>Rosemarie  DOCA PASCUAL</t>
   </si>
   <si>
     <t>K7126-76495</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Judy Ann J Bugarin</t>
   </si>
   <si>
     <t>K7123-76419</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ALEXANDER CONDE</t>
   </si>
   <si>
     <t>K7123-76519</t>
   </si>
   <si>
     <t>NAGTIPUNAN QUIRINO</t>
   </si>
   <si>
     <t>FELICIDAD A. LIYBAG</t>
   </si>
   <si>
     <t>K7123-76512</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RED TOLENTINO </t>
+    <t>RED TOLENTINO</t>
   </si>
   <si>
     <t>K7129-76513</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>HEIDELIZA OBIÑA</t>
   </si>
   <si>
     <t>K5002-76402</t>
   </si>
   <si>
     <t>AILIE CUEVO</t>
   </si>
   <si>
     <t>K7073-76474</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ferdinand Manalang</t>
   </si>
   <si>
     <t>K5003-76360</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Mangielyn espinosa</t>
   </si>
   <si>
     <t>K7123-76621</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLAN A BARCELONA </t>
+    <t>ALLAN A BARCELONA</t>
   </si>
   <si>
     <t>K7124-76606</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Arsenia Reyes </t>
+    <t>Arsenia Reyes</t>
   </si>
   <si>
     <t>K7124-76336</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>RENIEL A. ABUBO</t>
   </si>
   <si>
     <t>K7011-76645</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>EPIFANIO YUMOL JR.</t>
   </si>
   <si>
     <t>K5002-76551</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
@@ -335,234 +335,234 @@
   <si>
     <t>JOHN MICHAEL ESCALONA PASCUA</t>
   </si>
   <si>
     <t>K7129-76587</t>
   </si>
   <si>
     <t>09708316177 09633468167</t>
   </si>
   <si>
     <t>K5002-76731</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>MAYSA IGNACIO</t>
   </si>
   <si>
     <t>K5002-76675</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELEN OCAMPO DETOGA </t>
+    <t>ELEN OCAMPO DETOGA</t>
   </si>
   <si>
     <t>K5001-76671</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>GABRIELLE KHENJI S. EVIA</t>
   </si>
   <si>
     <t>K5003-76431</t>
   </si>
   <si>
     <t>A toilette colico</t>
   </si>
   <si>
     <t>K7123-76517</t>
   </si>
   <si>
-    <t xml:space="preserve">M. NICOLE ANTONIO </t>
+    <t>M. NICOLE ANTONIO</t>
   </si>
   <si>
     <t>K7011-76481</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>MRS LAURIANA BUNGAY RIVERA</t>
   </si>
   <si>
     <t>K5002-76546</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>eileen b mallari</t>
   </si>
   <si>
     <t>K7058-76608</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Rowielyn   cerario</t>
   </si>
   <si>
     <t>K5002-76713</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">AMBROCIO P LABTAN </t>
+    <t>AMBROCIO P LABTAN</t>
   </si>
   <si>
     <t>K7125-74287</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Chinchin Gonzalez </t>
+    <t>Chinchin Gonzalez</t>
   </si>
   <si>
     <t>K5001-76487</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
     <t>Engr. Sheryll Ann B. Galang</t>
   </si>
   <si>
     <t>K7124-76660</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
     <t>LORDE D. BANASAN</t>
   </si>
   <si>
     <t>K7058-76616</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gary  trinidad</t>
+    <t>Gary  trinidad</t>
   </si>
   <si>
     <t>K7030-76341</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>PAULINA SALUT</t>
   </si>
   <si>
     <t>K7129-76708</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>CRESENCIA B. REYES</t>
   </si>
   <si>
     <t>K7129-76572</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>JUDY B. ESTILLORE</t>
   </si>
   <si>
     <t>K5002-76497</t>
   </si>
   <si>
     <t>DANICA ETTE</t>
   </si>
   <si>
     <t>K6002-76350</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>LEONILA AREOLA</t>
   </si>
   <si>
     <t>K7058-76654</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Celso. R  cortez</t>
+    <t>Celso. R  cortez</t>
   </si>
   <si>
     <t>K7123-76445</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE L SANTOS </t>
+    <t>ARLENE L SANTOS</t>
   </si>
   <si>
     <t>K7011-76437</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>GEMMA M ESPIRITU</t>
   </si>
   <si>
     <t>K7058-76575</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> John m tabudlo </t>
+    <t>John m tabudlo</t>
   </si>
   <si>
     <t>K7123-76582</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JUANITO ADOY PROSPERO </t>
+    <t>JUANITO ADOY PROSPERO</t>
   </si>
   <si>
     <t>K7080-76349</t>
   </si>
   <si>
-    <t xml:space="preserve">ROGELIO P SERAFICA </t>
+    <t>ROGELIO P SERAFICA</t>
   </si>
   <si>
     <t>K7124-76791</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>ESTRELLITA VALENCERINA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>