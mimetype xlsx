--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -95,51 +95,51 @@
   <si>
     <t>K7068-70630</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>MOHAMMAD U. TATOK</t>
   </si>
   <si>
     <t>K7135-75065</t>
   </si>
   <si>
     <t>Angel bon R . Gumban</t>
   </si>
   <si>
     <t>K7026-67276</t>
   </si>
   <si>
     <t>Honey Leane Laranjo Bulao</t>
   </si>
   <si>
     <t>K7093-73253</t>
   </si>
   <si>
-    <t xml:space="preserve">ASIDZA T. ABDULLAH </t>
+    <t>ASIDZA T. ABDULLAH</t>
   </si>
   <si>
     <t>K7063-70686</t>
   </si>
   <si>
     <t>SABILA B.MAGUINDRA</t>
   </si>
   <si>
     <t>K5003-67303</t>
   </si>
   <si>
     <t>MARGOSATUBIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Johaira O. Yusop</t>
   </si>
   <si>
     <t>K7074-70314</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>HASNA A. ABDULHASIM</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>JUNELLY KUNDIMAN</t>
   </si>
   <si>
     <t>K7093-70175</t>
   </si>
   <si>
     <t>SAN MIGUEL ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>DERBY V. SEBILO</t>
   </si>
   <si>
     <t>K5005-83487</t>
   </si>
   <si>
     <t>SAN PABLO ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>VERNALYN UMANGAY</t>
   </si>
   <si>
     <t>K7125-83021</t>
   </si>
   <si>
-    <t xml:space="preserve">Realiza M Copio </t>
+    <t>Realiza M Copio</t>
   </si>
   <si>
     <t>K7135-75911</t>
   </si>
   <si>
     <t>TABINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Perlito Balios Babak</t>
   </si>
   <si>
     <t>K7074-70263</t>
   </si>
   <si>
     <t>LAKEWOOD ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Irenea m. Liganan</t>
   </si>
   <si>
     <t>K7133-66304</t>
   </si>
   <si>
     <t>SOMINOT (DON MARIANO MARCOS) ZAMBOANGA DEL SUR</t>
   </si>
@@ -260,51 +260,51 @@
   <si>
     <t>K5004-82475</t>
   </si>
   <si>
     <t>IMPASUG-ONG BUKIDNON</t>
   </si>
   <si>
     <t>MERLYN SALINTO RAMOSO</t>
   </si>
   <si>
     <t>K7074-74512</t>
   </si>
   <si>
     <t>KALILANGAN BUKIDNON</t>
   </si>
   <si>
     <t>Mr. Tarry r. Piluden</t>
   </si>
   <si>
     <t>K5003-83534</t>
   </si>
   <si>
     <t>LIBONA BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">JAVANICE LUPIAGAN </t>
+    <t>JAVANICE LUPIAGAN</t>
   </si>
   <si>
     <t>K5002-67085</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
     <t>Luly S. Boybanting</t>
   </si>
   <si>
     <t>K7063-73616</t>
   </si>
   <si>
     <t>DARRYL JED V.RATERTA</t>
   </si>
   <si>
     <t>K7093-74925</t>
   </si>
   <si>
     <t>MANOLO FORTICH BUKIDNON</t>
   </si>
   <si>
     <t>JAIME B. CABAHUG</t>
   </si>
@@ -329,138 +329,138 @@
   <si>
     <t>ROSALINDA. JANGAO</t>
   </si>
   <si>
     <t>K7073-67666</t>
   </si>
   <si>
     <t>ANANIAS M. MAGADAN</t>
   </si>
   <si>
     <t>K7133-66443</t>
   </si>
   <si>
     <t>RODRIGO  ''TOTO'' SALVACION</t>
   </si>
   <si>
     <t>K7030-67256</t>
   </si>
   <si>
     <t>DIONISIA P BALISTOY</t>
   </si>
   <si>
     <t>K7016-75395</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINDA VERGARA </t>
+    <t>ROSALINDA VERGARA</t>
   </si>
   <si>
     <t>K7127-75491</t>
   </si>
   <si>
     <t>JOHNREY GUZMANA BURLAT</t>
   </si>
   <si>
     <t>K7063-77031</t>
   </si>
   <si>
     <t>QUEZON BUKIDNON</t>
   </si>
   <si>
     <t>JASPHER KYRL SALUDAR</t>
   </si>
   <si>
     <t>K7063-77032</t>
   </si>
   <si>
     <t>MAR LYNDON PASAYON</t>
   </si>
   <si>
     <t>K7068-72103</t>
   </si>
   <si>
     <t>JERLYN B.PADILLA</t>
   </si>
   <si>
     <t>K7061-67112</t>
   </si>
   <si>
     <t>TALAKAG BUKIDNON</t>
   </si>
   <si>
     <t>Delpina Oclaman</t>
   </si>
   <si>
     <t>K7063-75156</t>
   </si>
   <si>
     <t>CORNILI G.PALACIO</t>
   </si>
   <si>
     <t>K7020-70989</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIVIC BUAGAS </t>
+    <t>MARIVIC BUAGAS</t>
   </si>
   <si>
     <t>K7017-74608</t>
   </si>
   <si>
     <t>ROSEMINDA A PONTILLAS</t>
   </si>
   <si>
     <t>K5004-75329</t>
   </si>
   <si>
     <t>YVONNE TIMOG</t>
   </si>
   <si>
     <t>K7074-73823</t>
   </si>
   <si>
     <t>CABANGLASAN BUKIDNON</t>
   </si>
   <si>
     <t>Victoriano b. Malirong jr</t>
   </si>
   <si>
     <t>K8002-75406</t>
   </si>
   <si>
     <t>BACOLOD LANAO DEL NORTE</t>
   </si>
   <si>
     <t>MARILYN MABANTA</t>
   </si>
   <si>
     <t>K7068-72025</t>
   </si>
   <si>
-    <t xml:space="preserve"> FRINCIPA DENOPOL </t>
+    <t>FRINCIPA DENOPOL</t>
   </si>
   <si>
     <t>K5005-76356</t>
   </si>
   <si>
     <t>BALOI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>AIDA MACATUNGAL</t>
   </si>
   <si>
     <t>K7123-84241</t>
   </si>
   <si>
     <t>NORMA LIBRADO</t>
   </si>
   <si>
     <t>K7072-74054</t>
   </si>
   <si>
     <t>BAROY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>GEORGE PROTACIO</t>
   </si>
@@ -473,57 +473,57 @@
   <si>
     <t>RHENLY CANOY</t>
   </si>
   <si>
     <t>K7129-81964</t>
   </si>
   <si>
     <t>SCYRUFF O. TAMPUGAO</t>
   </si>
   <si>
     <t>K7072-73875</t>
   </si>
   <si>
     <t>UMAIR C. CONDING</t>
   </si>
   <si>
     <t>K7093-71130</t>
   </si>
   <si>
     <t>MICHEIL T. BARON</t>
   </si>
   <si>
     <t>K7121-67240</t>
   </si>
   <si>
-    <t xml:space="preserve">Anisha M Diamla </t>
+    <t>Anisha M Diamla</t>
   </si>
   <si>
     <t>K7058-75989</t>
   </si>
   <si>
-    <t xml:space="preserve">  Najmah  d  macali</t>
+    <t>Najmah  d  macali</t>
   </si>
   <si>
     <t>K7072-83801</t>
   </si>
   <si>
     <t>FATIMAH SAHARAH ALONTO</t>
   </si>
   <si>
     <t>K7072-73527</t>
   </si>
   <si>
     <t>JACKYLOU MACALAGUING</t>
   </si>
   <si>
     <t>K7011-82162</t>
   </si>
   <si>
     <t>DAN YAÑEZ</t>
   </si>
   <si>
     <t>K7074-82183</t>
   </si>
   <si>
     <t>Jashimine shya victoriano</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>Jenmyer B jouelo</t>
   </si>
   <si>
     <t>K7132-76458</t>
   </si>
   <si>
     <t>REYNALDO HINTACUTAN</t>
   </si>
   <si>
     <t>K7063-74264</t>
   </si>
   <si>
     <t>LINAMON LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ASLIAH M.LIMBONA</t>
   </si>
   <si>
     <t>K7058-84515</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Naiman  mangompia</t>
+    <t>Naiman  mangompia</t>
   </si>
   <si>
     <t>K7135-74862</t>
   </si>
   <si>
     <t>SALVADOR LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Ana Rose Umpa Panuncial</t>
   </si>
   <si>
     <t>K7068-70800</t>
   </si>
   <si>
     <t>CAROLINA EBAEDO</t>
   </si>
   <si>
     <t>K7093-76034</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JHON MICHAEL SOLTEO</t>
   </si>
@@ -731,129 +731,129 @@
   <si>
     <t>K7072-74516</t>
   </si>
   <si>
     <t>BALINGASAG MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ELSIE ZARATE</t>
   </si>
   <si>
     <t>K7093-70278</t>
   </si>
   <si>
     <t>MIRALUNA S.CANDALISA</t>
   </si>
   <si>
     <t>K7068-70867</t>
   </si>
   <si>
     <t>GERALD G.NATINDIM</t>
   </si>
   <si>
     <t>K7063-74670</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZA  ZARATE </t>
+    <t>LIZA  ZARATE</t>
   </si>
   <si>
     <t>K7093-70149</t>
   </si>
   <si>
     <t>BALINGOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>KENT IAN MADRID ABELO</t>
   </si>
   <si>
     <t>K5003-84870</t>
   </si>
   <si>
     <t>MYRNA A. BACLAAN</t>
   </si>
   <si>
     <t>K7069-85136</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>M A AURORA MINDAJAO</t>
   </si>
   <si>
     <t>K7125-82875</t>
   </si>
   <si>
-    <t xml:space="preserve">REBECCA ROA ERMAC </t>
+    <t>REBECCA ROA ERMAC</t>
   </si>
   <si>
     <t>K7123-82189</t>
   </si>
   <si>
     <t>MERCY WABE</t>
   </si>
   <si>
     <t>K5002-81686</t>
   </si>
   <si>
     <t>ALEX FONTANILLA</t>
   </si>
   <si>
     <t>K7069-76742</t>
   </si>
   <si>
     <t>ASUNCION LADORES</t>
   </si>
   <si>
     <t>K7068-70382</t>
   </si>
   <si>
     <t>HONEY LOU B.PANALIGAN</t>
   </si>
   <si>
     <t>K7074-77127</t>
   </si>
   <si>
     <t>ROEL MACARON/GERARD CUA</t>
   </si>
   <si>
     <t>K7016-76194</t>
   </si>
   <si>
     <t>JUDITH LAPA</t>
   </si>
   <si>
     <t>K8002-74833</t>
   </si>
   <si>
     <t>ILUMINADA P OSAIS</t>
   </si>
   <si>
     <t>K7020-71715</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY ANN AKUT DESTURA </t>
+    <t>RUBY ANN AKUT DESTURA</t>
   </si>
   <si>
     <t>K5003-75397</t>
   </si>
   <si>
     <t>LEAH DEINLA</t>
   </si>
   <si>
     <t>K7030-67071</t>
   </si>
   <si>
     <t>CERILO ESTOQUE</t>
   </si>
   <si>
     <t>K7063-70770</t>
   </si>
   <si>
     <t>JANETH L.FELICIANO</t>
   </si>
   <si>
     <t>K7127-75164</t>
   </si>
   <si>
     <t>MARC JASON R, GULAY</t>
   </si>
@@ -917,69 +917,69 @@
   <si>
     <t>K7063-77316</t>
   </si>
   <si>
     <t>CLAVERIA MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>JENARD BAGSINAO</t>
   </si>
   <si>
     <t>K7069-70404</t>
   </si>
   <si>
     <t>CITY OF EL SALVADOR MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARIA JESUSA D PADILLA</t>
   </si>
   <si>
     <t>K7063-73869</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA LADEZA </t>
+    <t>NORMA LADEZA</t>
   </si>
   <si>
     <t>K7105-66905</t>
   </si>
   <si>
     <t>KINOGUITAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>VINCENT Q. RAYOS</t>
   </si>
   <si>
     <t>K7093-84659</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ANIMA C. BONSA </t>
+    <t>ANIMA C. BONSA</t>
   </si>
   <si>
     <t>K7063-76561</t>
   </si>
   <si>
     <t>SIDIK ARIRAYA</t>
   </si>
   <si>
     <t>K5002-82389</t>
   </si>
   <si>
     <t>MACADAR GURO</t>
   </si>
   <si>
     <t>K7093-75342</t>
   </si>
   <si>
     <t>MOFIDAH PANTAO SAIDALI</t>
   </si>
   <si>
     <t>K5004-82594</t>
   </si>
   <si>
     <t>SAGUIARAN LANAO DEL SUR</t>
   </si>