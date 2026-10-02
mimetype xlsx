--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-77273</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>JHONLY BEN DE REGALA</t>
   </si>
   <si>
     <t>K7016-76106</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">REGINA LUZ MENDOZA </t>
+    <t>REGINA LUZ MENDOZA</t>
   </si>
   <si>
     <t>K7072-76737</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>MYRNA GELIDO</t>
   </si>
   <si>
     <t>K7123-75961</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>JENNIFER DALOPE</t>
   </si>
   <si>
     <t>K7072-77265</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
@@ -191,51 +191,51 @@
   <si>
     <t>JUSTINA BACCUHAN</t>
   </si>
   <si>
     <t>K5004-76041</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MIGUEL B. PALOS</t>
   </si>
   <si>
     <t>K7063-77040</t>
   </si>
   <si>
     <t>MARK DAVESON GANNABAN</t>
   </si>
   <si>
     <t>K7125-76710</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jayson Bautista </t>
+    <t>Jayson Bautista</t>
   </si>
   <si>
     <t>K7063-77190</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>ARLEN R.PASCUA</t>
   </si>
   <si>
     <t>K7127-75547</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>ROSEMARIE D, AGSALOG</t>
   </si>
   <si>
     <t>K7063-76892</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
@@ -260,183 +260,183 @@
   <si>
     <t>Marlon V. Lorenzana</t>
   </si>
   <si>
     <t>K7074-76585</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Violets ochoco pataray</t>
   </si>
   <si>
     <t>K8002-76164</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>ALOHA Z CASTAÑETO</t>
   </si>
   <si>
     <t>K7093-75669</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICK A. VENTURA </t>
+    <t>ERICK A. VENTURA</t>
   </si>
   <si>
     <t>K7125-76504</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>Milagros B Gordo</t>
   </si>
   <si>
     <t>K7020-76790</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>GLENDA MARIE M FLORES</t>
   </si>
   <si>
     <t>K7125-76711</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Pamela M Pamintuan </t>
+    <t>Pamela M Pamintuan</t>
   </si>
   <si>
     <t>K7016-76136</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNABELLE JIMENEZ </t>
+    <t>ANNABELLE JIMENEZ</t>
   </si>
   <si>
     <t>K7063-77104</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>LIZA L.BOTE</t>
   </si>
   <si>
     <t>K7020-77201</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROSALINDA M. ORANI</t>
   </si>
   <si>
     <t>K7072-77044</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>JONAR VALDEZ</t>
   </si>
   <si>
     <t>K7125-76757</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Robert Rivera </t>
+    <t>Robert Rivera</t>
   </si>
   <si>
     <t>K7068-77105</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>KEITH RUSSEL ALQUERO</t>
   </si>
   <si>
     <t>K5005-76656</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>ALLEN S CALAYCAY</t>
   </si>
   <si>
     <t>K7124-76043</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>JERWIN GOPOLE</t>
   </si>
   <si>
     <t>K7125-76492</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Flora C Santos </t>
+    <t>Flora C Santos</t>
   </si>
   <si>
     <t>K7093-76175</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEX CRUZ SAN DIEGO </t>
+    <t>ALEX CRUZ SAN DIEGO</t>
   </si>
   <si>
     <t>K7069-77172</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>RUSTOMD DELA CRUZ</t>
   </si>
   <si>
     <t>K7016-76109</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">GERALDINE RAMOS </t>
+    <t>GERALDINE RAMOS</t>
   </si>
   <si>
     <t>K7016-75601</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>PRESENTACION PARINAS</t>
   </si>
   <si>
     <t>K7072-77228</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ALONA M. MACAPAGAL</t>
   </si>
   <si>
     <t>K7058-75940</t>
   </si>
   <si>
     <t>Rustico dizon</t>
   </si>
@@ -521,141 +521,141 @@
   <si>
     <t>MEYNARD INSIONG LOBENDINO</t>
   </si>
   <si>
     <t>K7132-76707</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>MILA CASIPIT RABARA</t>
   </si>
   <si>
     <t>K8002-76167</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>ENRIQUE PANELO JR</t>
   </si>
   <si>
     <t>K7016-76290</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNABEL RAMOS </t>
+    <t>ANNABEL RAMOS</t>
   </si>
   <si>
     <t>K7072-77098</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>DANIEL GANADEN</t>
   </si>
   <si>
     <t>K7069-76754</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
     <t>Helen E. Estilong</t>
   </si>
   <si>
     <t>K7127-76287</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>EDRALIN PASCUAL GURAY</t>
   </si>
   <si>
     <t>K7063-77073</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">HANNAH RUTH AGBUNAG </t>
+    <t>HANNAH RUTH AGBUNAG</t>
   </si>
   <si>
     <t>K7127-76193</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>MARY GRACE A, TAMBO</t>
   </si>
   <si>
     <t>K7016-75884</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LAILANIE NOGUERA </t>
+    <t>LAILANIE NOGUERA</t>
   </si>
   <si>
     <t>K7074-76681</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Christina gonzales</t>
   </si>
   <si>
     <t>K7016-75580</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>LAURENJ LASPRILLA RENOPA</t>
   </si>
   <si>
     <t>K7126-75850</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>Marvin Jester Dela Cruz</t>
   </si>
   <si>
     <t>K7125-76599</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Digna Manaois </t>
+    <t>Digna Manaois</t>
   </si>
   <si>
     <t>K7127-76033</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>ABEGAIL MANALANG</t>
   </si>
   <si>
     <t>K7016-75873</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>JOHN BIASON</t>
   </si>
   <si>
     <t>K5004-76241</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>