--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -59,105 +59,105 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-67295</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>JIMMY DELOS SANTOS JR</t>
   </si>
   <si>
     <t>K7063-82631</t>
   </si>
   <si>
     <t>CAMALIG ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">AGNES N.NIEVA </t>
+    <t>AGNES N.NIEVA</t>
   </si>
   <si>
     <t>K5005-83134</t>
   </si>
   <si>
     <t>K7125-83214</t>
   </si>
   <si>
-    <t xml:space="preserve">Jimmy Samonte </t>
+    <t>Jimmy Samonte</t>
   </si>
   <si>
     <t>K5002-67018</t>
   </si>
   <si>
     <t>ABBY MARGARET MOYA</t>
   </si>
   <si>
     <t>K7069-71804</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
     <t>Victoria m Arena</t>
   </si>
   <si>
     <t>K5005-76337</t>
   </si>
   <si>
     <t>VICENTE S LAQUEZ</t>
   </si>
   <si>
     <t>K7124-67791</t>
   </si>
   <si>
     <t>GUINOBATAN ALBAY</t>
   </si>
   <si>
     <t>GABRIEL GAVERIA</t>
   </si>
   <si>
     <t>K7123-75988</t>
   </si>
   <si>
     <t>ERNIELYN O RICAFORT</t>
   </si>
   <si>
     <t>K7016-75277</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALIE ABOQUE </t>
+    <t>ROSALIE ABOQUE</t>
   </si>
   <si>
     <t>K7020-70188</t>
   </si>
   <si>
     <t>ARNEL VERGA</t>
   </si>
   <si>
     <t>K5005-76345</t>
   </si>
   <si>
     <t>NENA B GNOTOB</t>
   </si>
   <si>
     <t>K7074-76611</t>
   </si>
   <si>
     <t>Erlinda d. Brul</t>
   </si>
   <si>
     <t>K7121-67102</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
@@ -170,51 +170,51 @@
   <si>
     <t>OAS ALBAY</t>
   </si>
   <si>
     <t>JESUS ORPFLA ROBLES</t>
   </si>
   <si>
     <t>K7121-74832</t>
   </si>
   <si>
     <t>Delfin Revatoris</t>
   </si>
   <si>
     <t>K7074-70212</t>
   </si>
   <si>
     <t>Jonel r. Bande</t>
   </si>
   <si>
     <t>K7058-67475</t>
   </si>
   <si>
     <t>PIO DURAN ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">  Nhieves huab</t>
+    <t>Nhieves huab</t>
   </si>
   <si>
     <t>K7073-73912</t>
   </si>
   <si>
     <t>Arsenio B. Alano</t>
   </si>
   <si>
     <t>K7017-74926</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
     <t>ERLINDA P MARFEGA</t>
   </si>
   <si>
     <t>K7011-82149</t>
   </si>
   <si>
     <t>ELAINE RAPOSA</t>
   </si>
   <si>
     <t>K7061-74876</t>
   </si>
@@ -269,51 +269,51 @@
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
     <t>EMILIA RODRIGUEZ</t>
   </si>
   <si>
     <t>K7133-66100</t>
   </si>
   <si>
     <t>Leo caguioa</t>
   </si>
   <si>
     <t>K7068-71058</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
     <t>TERESITA BULALACAO</t>
   </si>
   <si>
     <t>K7061-67358</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL REONICO </t>
+    <t>JOEL REONICO</t>
   </si>
   <si>
     <t>K7127-76213</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
     <t>PONCIANO VEDAD</t>
   </si>
   <si>
     <t>K7072-76744</t>
   </si>
   <si>
     <t>SANTA ELENA CAMARINES NORTE</t>
   </si>
   <si>
     <t>MARICEL PEREZ</t>
   </si>
   <si>
     <t>K7017-71717</t>
   </si>
   <si>
     <t>ROSEMARIE S LOREMIA</t>
   </si>
@@ -326,66 +326,66 @@
   <si>
     <t>Ramir breboneria</t>
   </si>
   <si>
     <t>K7126-75923</t>
   </si>
   <si>
     <t>BALATAN CAMARINES SUR</t>
   </si>
   <si>
     <t>Leopoldo Roman</t>
   </si>
   <si>
     <t>K7017-75881</t>
   </si>
   <si>
     <t>JULIET TERCENIO</t>
   </si>
   <si>
     <t>K7016-75658</t>
   </si>
   <si>
     <t>BATO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">EXEQUIEL TIQUE </t>
+    <t>EXEQUIEL TIQUE</t>
   </si>
   <si>
     <t>K7016-74279</t>
   </si>
   <si>
     <t>PRESCILLA EDNA ARGARIN</t>
   </si>
   <si>
     <t>K7125-76116</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Vesper John A Merilles </t>
+    <t>Vesper John A Merilles</t>
   </si>
   <si>
     <t>K7121-74835</t>
   </si>
   <si>
     <t>ABEL S. BARCELA</t>
   </si>
   <si>
     <t>K7121-84600</t>
   </si>
   <si>
     <t>Salvacion Barceza</t>
   </si>
   <si>
     <t>K7127-75260</t>
   </si>
   <si>
     <t>JULIET YAGO ARRANGUEZ</t>
   </si>
   <si>
     <t>K7133-66103</t>
   </si>
   <si>
     <t>BULA CAMARINES SUR</t>
   </si>
@@ -434,141 +434,141 @@
   <si>
     <t>K7026-85024</t>
   </si>
   <si>
     <t>Rosita galvante ibias</t>
   </si>
   <si>
     <t>K7127-75984</t>
   </si>
   <si>
     <t>MARIANO JOSEPH DOTILLOS</t>
   </si>
   <si>
     <t>K7017-70979</t>
   </si>
   <si>
     <t>RYAN RAMOS</t>
   </si>
   <si>
     <t>K7016-76153</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">EDDIE DE LEON </t>
+    <t>EDDIE DE LEON</t>
   </si>
   <si>
     <t>K7020-71716</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIBETH BONSOL </t>
+    <t>LILIBETH BONSOL</t>
   </si>
   <si>
     <t>K7069-76132</t>
   </si>
   <si>
     <t>NORILYN T PEJE</t>
   </si>
   <si>
     <t>K7063-70727</t>
   </si>
   <si>
     <t>MAGARAO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">SARITA G.BUSTAMANTE </t>
+    <t>SARITA G.BUSTAMANTE</t>
   </si>
   <si>
     <t>K8002-75744</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
     <t>MARY FRANCE ANTONIO</t>
   </si>
   <si>
     <t>K7127-75947</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNIFER ESPIRITU </t>
+    <t>JENNIFER ESPIRITU</t>
   </si>
   <si>
     <t>K7068-69410</t>
   </si>
   <si>
     <t>Bautista Gemma C.</t>
   </si>
   <si>
     <t>K7073-67585</t>
   </si>
   <si>
     <t>RAQUEL BELMONTE</t>
   </si>
   <si>
     <t>K7126-83476</t>
   </si>
   <si>
     <t>Dominador N Sabordo Jr.</t>
   </si>
   <si>
     <t>K7069-71629</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Ann miah </t>
+    <t>Mary Ann miah</t>
   </si>
   <si>
     <t>K7069-71970</t>
   </si>
   <si>
     <t>CORAZON BARTOLDME</t>
   </si>
   <si>
     <t>K7026-82421</t>
   </si>
   <si>
     <t>Bebcca r. Bajamunde</t>
   </si>
   <si>
     <t>K7016-82256</t>
   </si>
   <si>
-    <t xml:space="preserve">LEA OSEA </t>
+    <t>LEA OSEA</t>
   </si>
   <si>
     <t>K5005-70328</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE RANAS </t>
+    <t>ARLENE RANAS</t>
   </si>
   <si>
     <t>K7072-70631</t>
   </si>
   <si>
     <t>GHENEROSO AND MARICEL INFANTE</t>
   </si>
   <si>
     <t>K7020-71101</t>
   </si>
   <si>
     <t>MARIA G BENAID</t>
   </si>
   <si>
     <t>K7069-77087</t>
   </si>
   <si>
     <t>OCAMPO CAMARINES SUR</t>
   </si>
   <si>
     <t>Aileen B mapute</t>
   </si>
   <si>
     <t>K7069-70897</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>JEROSE PORTEZA BONGANAY</t>
   </si>
   <si>
     <t>K7072-83260</t>
   </si>
   <si>
     <t>TINAMBAC CAMARINES SUR</t>
   </si>
   <si>
     <t>TERESITO S. PORTEZA</t>
   </si>
   <si>
     <t>K7063-74471</t>
   </si>
   <si>
     <t>BULAN SORSOGON</t>
   </si>
   <si>
     <t>NIDA MONTES</t>
   </si>
   <si>
     <t>K7016-76077</t>
   </si>
   <si>
-    <t xml:space="preserve">IRENE GUTIERREZ </t>
+    <t>IRENE GUTIERREZ</t>
   </si>
   <si>
     <t>K7133-66604</t>
   </si>
   <si>
     <t>CASIGURAN SORSOGON</t>
   </si>
   <si>
     <t>Restituto mendoza habla</t>
   </si>
   <si>
     <t>K7026-67531</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
     <t>Joesel advincula</t>
   </si>
   <si>
     <t>K7063-70756</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>