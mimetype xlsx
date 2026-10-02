--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,108 +50,108 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-84302</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Nancy Rebualos </t>
+    <t>Nancy Rebualos</t>
   </si>
   <si>
     <t>K6002-75214</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>BERNARDO E. TEAN̈O</t>
   </si>
   <si>
     <t>K7127-74647</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>JENICA ULALAN NACIS</t>
   </si>
   <si>
     <t>K7016-75428</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>ERICK / SHERILL PENAFIEL</t>
   </si>
   <si>
     <t>K5005-76151</t>
   </si>
   <si>
     <t>CATHALINA SALUTAN</t>
   </si>
   <si>
     <t>K7132-76272</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>MARIVIC C DE VERA</t>
   </si>
   <si>
     <t>K7016-75082</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA RIBUDAL </t>
+    <t>ERLINDA RIBUDAL</t>
   </si>
   <si>
     <t>K7016-75095</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE MEDRANO </t>
+    <t>ARLENE MEDRANO</t>
   </si>
   <si>
     <t>K8002-74589</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>CRISTINA F SERANILLA</t>
   </si>
   <si>
     <t>K7020-76124</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>MERCY JUANITEZ</t>
   </si>
   <si>
     <t>K7061-75434</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
@@ -185,111 +185,111 @@
   <si>
     <t>DENVER BULSECO</t>
   </si>
   <si>
     <t>K7072-76207</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
     <t>MARLON PISCO</t>
   </si>
   <si>
     <t>K7072-76673</t>
   </si>
   <si>
     <t>JONATHAN PISCO</t>
   </si>
   <si>
     <t>K7125-76247</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Reslyn A Alunday </t>
+    <t>Reslyn A Alunday</t>
   </si>
   <si>
     <t>K7016-75148</t>
   </si>
   <si>
     <t>VINZ NAVECILLA JR</t>
   </si>
   <si>
     <t>K7074-75797</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Fraille Sarah cag- awa</t>
   </si>
   <si>
     <t>K7061-75440</t>
   </si>
   <si>
     <t>TUBLAY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Roland Kidatan </t>
+    <t>Roland Kidatan</t>
   </si>
   <si>
     <t>K7063-75951</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>JENELYN A.LUZON/JHON MARK</t>
   </si>
   <si>
     <t>K5002-84753</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>E-JAY A. TORRES</t>
   </si>
   <si>
     <t>K7016-75404</t>
   </si>
   <si>
     <t>PAMPLONA CAGAYAN</t>
   </si>
   <si>
     <t>JOCELYN TAYAWA</t>
   </si>
   <si>
     <t>K7016-74527</t>
   </si>
   <si>
     <t>PAGUDPUD ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RACQUELYN RIVERA </t>
+    <t>RACQUELYN RIVERA</t>
   </si>
   <si>
     <t>K7074-83775</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>Severino g. Imatong</t>
   </si>
   <si>
     <t>K7072-76526</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>ERFEN PAMITTAN</t>
   </si>
   <si>
     <t>K7135-75168</t>
   </si>
   <si>
     <t>Virginia Valdez</t>
   </si>
@@ -335,66 +335,66 @@
   <si>
     <t>K7069-75969</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Lea B Vinarao</t>
   </si>
   <si>
     <t>K8002-75499</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>RODELIO SENTINELLAR</t>
   </si>
   <si>
     <t>K7020-76505</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">SIMEON BULUSAN </t>
+    <t>SIMEON BULUSAN</t>
   </si>
   <si>
     <t>K7072-76358</t>
   </si>
   <si>
     <t>ANITA S. PAGUIRIGAN</t>
   </si>
   <si>
     <t>K7127-75320</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN G DELA CRUZ </t>
+    <t>SUSAN G DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-85036</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>LOLITA M.CAVUGSA</t>
   </si>
   <si>
     <t>K7020-75928</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>ERLINDA SANTOS ANINGAT</t>
   </si>
   <si>
     <t>K7017-75608</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
@@ -464,180 +464,180 @@
   <si>
     <t>Percilla Villanueva</t>
   </si>
   <si>
     <t>K7068-76385</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>LEO D.SAMUDIO</t>
   </si>
   <si>
     <t>K8002-75019</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>CRISTINA D LUMALO</t>
   </si>
   <si>
     <t>K7135-75087</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRY GABRIEL </t>
+    <t>HENRY GABRIEL</t>
   </si>
   <si>
     <t>K5002-75263</t>
   </si>
   <si>
     <t>ZENAIDA R. DELIMA</t>
   </si>
   <si>
     <t>K7069-76544</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Raymark s pancho</t>
   </si>
   <si>
     <t>K7135-75363</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>PRINCES ELAINE GRACE PALMA</t>
   </si>
   <si>
     <t>K7061-75443</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEO M. GUSTON</t>
   </si>
   <si>
     <t>K7074-83540</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Elvin A Gonzales </t>
+    <t>Elvin A Gonzales</t>
   </si>
   <si>
     <t>K7132-76372</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>CATALINA F SANTOS</t>
   </si>
   <si>
     <t>K5005-83579</t>
   </si>
   <si>
     <t>JONA BAUTISTA</t>
   </si>
   <si>
     <t>K7063-76595</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>LOUIE C.GANCEÑA</t>
   </si>
   <si>
     <t>K7016-75159</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELEONOR ALCANTARA </t>
+    <t>ELEONOR ALCANTARA</t>
   </si>
   <si>
     <t>K7020-75934</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">BRENDA VALDEZ </t>
+    <t>BRENDA VALDEZ</t>
   </si>
   <si>
     <t>K7074-76352</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Mike cruz almends</t>
   </si>
   <si>
     <t>K7074-84423</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA V RAZON </t>
+    <t>VIRGINIA V RAZON</t>
   </si>
   <si>
     <t>K5002-84616</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>JENNIELYN QUIAZON</t>
   </si>
   <si>
     <t>K7127-75421</t>
   </si>
   <si>
-    <t xml:space="preserve">SANRIO DELEON MANARANG </t>
+    <t>SANRIO DELEON MANARANG</t>
   </si>
   <si>
     <t>K7020-76506</t>
   </si>
   <si>
     <t>ARJAY LISCANO</t>
   </si>
   <si>
     <t>K7093-83320</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHEL ANN DEL ROSARIO </t>
+    <t>RACHEL ANN DEL ROSARIO</t>
   </si>
   <si>
     <t>K5002-75345</t>
   </si>
   <si>
     <t>JINKY GARCIA BRAGAIS</t>
   </si>
   <si>
     <t>K5004-74840</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>MRS. ROSANNA TABOSO</t>
   </si>
   <si>
     <t>K7069-84228</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>JUAN BONG LIBITERNOS</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>WILLY ALQUERO</t>
   </si>
   <si>
     <t>K5004-75097</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>ROSYL GAYO FLORENTO</t>
   </si>
   <si>
     <t>K7072-83608</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>CHARITO MANINANG</t>
   </si>
   <si>
     <t>K7020-76128</t>
   </si>
   <si>
-    <t xml:space="preserve">BENEDICT GASCON </t>
+    <t>BENEDICT GASCON</t>
   </si>
   <si>
     <t>K7074-76003</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>LORENZO LAXAMANA</t>
   </si>
   <si>
     <t>K7063-83909</t>
   </si>
   <si>
     <t>EDEN M.YUTUC</t>
   </si>
   <si>
     <t>K5005-84548</t>
   </si>
   <si>
     <t>RIZALDY BOLOS MELODY HIPOLITO</t>
   </si>
   <si>
     <t>K7127-75275</t>
   </si>
@@ -764,93 +764,93 @@
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>MAYRADEL GANTANG</t>
   </si>
   <si>
     <t>K5004-75091</t>
   </si>
   <si>
     <t>PERLA C. GUECO</t>
   </si>
   <si>
     <t>K7063-83808</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>PATRICIA ISABEL C.DAVID</t>
   </si>
   <si>
     <t>K7016-74628</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCISCO CORPUZ </t>
+    <t>FRANCISCO CORPUZ</t>
   </si>
   <si>
     <t>K7016-75213</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>CARL LAWRENCE CABUIYADAO</t>
   </si>
   <si>
     <t>K6002-84720</t>
   </si>
   <si>
     <t>CHRISTIAN DIOR LAURETA</t>
   </si>
   <si>
     <t>K5004-74874</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>RELINDA TABAN</t>
   </si>
   <si>
     <t>K7068-83287</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
     <t>AILEEN MARCELO CAPIRAL</t>
   </si>
   <si>
     <t>K7020-76324</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINA DAVID LADON </t>
+    <t>DIVINA DAVID LADON</t>
   </si>
   <si>
     <t>K7125-83821</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>MARGIE QUINTINO</t>
   </si>
   <si>
     <t>K5005-83701</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>RHIDALYN V ALAGAD</t>
   </si>
   <si>
     <t>K7068-76413</t>
   </si>
   <si>
     <t>JOSELITO R ZACARIAS</t>
   </si>
@@ -932,51 +932,51 @@
   <si>
     <t>JEASMEN A. CABAODING AND</t>
   </si>
   <si>
     <t>K7135-74506</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Perla Cabacungan</t>
   </si>
   <si>
     <t>K7020-76464</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>MARILOU A GO</t>
   </si>
   <si>
     <t>K7020-76658</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS FLORES BUMANLAG </t>
+    <t>DENNIS FLORES BUMANLAG</t>
   </si>
   <si>
     <t>K5004-75100</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>JUDY ANN M. AQUINO</t>
   </si>
   <si>
     <t>K7127-74500</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>MILDRED DIAZ</t>
   </si>
   <si>
     <t>K7132-75944</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
@@ -1013,51 +1013,51 @@
   <si>
     <t>DIVINA CABINTA</t>
   </si>
   <si>
     <t>K7030-75335</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>ELPIDIO B CABADDU</t>
   </si>
   <si>
     <t>K7135-75358</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>Ben Perla Reyes</t>
   </si>
   <si>
     <t>K7016-75284</t>
   </si>
   <si>
-    <t xml:space="preserve">BELLA MANAOIS </t>
+    <t>BELLA MANAOIS</t>
   </si>
   <si>
     <t>K7063-76308</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>NORY C.BAZAR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv604</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>