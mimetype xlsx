--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -71,129 +71,129 @@
   <si>
     <t>ASUNCION (SAUG) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>CELESTINO BISQUERA JR</t>
   </si>
   <si>
     <t>K7063-75010</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>JOHNROS MUTUC</t>
   </si>
   <si>
     <t>K7093-74179</t>
   </si>
   <si>
     <t>KHENNETH JAMES BALAYO</t>
   </si>
   <si>
     <t>K7093-70168</t>
   </si>
   <si>
-    <t xml:space="preserve">JANNA LEE BUENAFE SARMIENTO </t>
+    <t>JANNA LEE BUENAFE SARMIENTO</t>
   </si>
   <si>
     <t>K7020-68349</t>
   </si>
   <si>
     <t>DAN MARK MANCAO</t>
   </si>
   <si>
     <t>K7063-74937</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>KIERWEN JAY LLIDO</t>
   </si>
   <si>
     <t>K7074-83239</t>
   </si>
   <si>
     <t>Crasel c. Adan</t>
   </si>
   <si>
     <t>K7017-70018</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>EDUARD JAY BARRET</t>
   </si>
   <si>
     <t>K7093-70162</t>
   </si>
   <si>
     <t>SYLVIA S. RIVAS</t>
   </si>
   <si>
     <t>K7063-72079</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>REBECCA  CABUSLAY</t>
   </si>
   <si>
     <t>K7016-74535</t>
   </si>
   <si>
-    <t xml:space="preserve">LORD ANTHONY BUMANGLAG </t>
+    <t>LORD ANTHONY BUMANGLAG</t>
   </si>
   <si>
     <t>K7129-67117</t>
   </si>
   <si>
     <t>DIARA ABDUL CADATO</t>
   </si>
   <si>
     <t>K7069-74614</t>
   </si>
   <si>
     <t>Enrigue Nadela Jr</t>
   </si>
   <si>
     <t>K7063-75183</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ELONITA L.TANDOY</t>
   </si>
   <si>
     <t>K7133-72593</t>
   </si>
   <si>
-    <t xml:space="preserve"> adrian aragones/vicente balboa</t>
+    <t>adrian aragones/vicente balboa</t>
   </si>
   <si>
     <t>K7063-74157</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>SAMUEL LABRA</t>
   </si>
   <si>
     <t>K7063-74153</t>
   </si>
   <si>
     <t>EVELYN EROY</t>
   </si>
   <si>
     <t>K7125-84682</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Allienreid Navaja</t>
   </si>
@@ -254,63 +254,63 @@
   <si>
     <t>LOUISE A. JALOP</t>
   </si>
   <si>
     <t>K6002-82213</t>
   </si>
   <si>
     <t>Myrna Dequiña</t>
   </si>
   <si>
     <t>K7072-70606</t>
   </si>
   <si>
     <t>NORIA PENDATU</t>
   </si>
   <si>
     <t>K7072-68412</t>
   </si>
   <si>
     <t>MITZA GAY MAGALLANO</t>
   </si>
   <si>
     <t>K7093-72993</t>
   </si>
   <si>
-    <t xml:space="preserve">ARMAN P. BUTUAN </t>
+    <t>ARMAN P. BUTUAN</t>
   </si>
   <si>
     <t>K5005-83133</t>
   </si>
   <si>
     <t>LETECIA C.MAGSIPOC</t>
   </si>
   <si>
     <t>K7068-71633</t>
   </si>
   <si>
-    <t xml:space="preserve">Vivian H. Pequiro </t>
+    <t>Vivian H. Pequiro</t>
   </si>
   <si>
     <t>K7121-67016</t>
   </si>
   <si>
     <t>Yzel Mae R Guiang</t>
   </si>
   <si>
     <t>K7063-70636</t>
   </si>
   <si>
     <t>ROSALIE S.PALABAN</t>
   </si>
   <si>
     <t>K7011-83167</t>
   </si>
   <si>
     <t>AIZA S. ABDULLAH</t>
   </si>
   <si>
     <t>K7072-70323</t>
   </si>
   <si>
     <t>JUN JUN ABAR</t>
   </si>
@@ -428,51 +428,51 @@
   <si>
     <t>RIZAL R.BALATERO</t>
   </si>
   <si>
     <t>K7129-66977</t>
   </si>
   <si>
     <t>DON MARCELINO DAVAO OCCIDENTAL</t>
   </si>
   <si>
     <t>ALILEH MITCH BAGO MERCADO</t>
   </si>
   <si>
     <t>K7074-84011</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>JENNIFER BAGUIO</t>
   </si>
   <si>
     <t>K7123-82255</t>
   </si>
   <si>
-    <t xml:space="preserve">Ashly Padasan </t>
+    <t>Ashly Padasan</t>
   </si>
   <si>
     <t>K7030-83406</t>
   </si>
   <si>
     <t>ZENAIDA ALVIOR PATAYAN</t>
   </si>
   <si>
     <t>K7063-85096</t>
   </si>
   <si>
     <t>JENNIFER ELLEN G.PANNES</t>
   </si>
   <si>
     <t>K7020-71709</t>
   </si>
   <si>
     <t>NAMRAIDA NAWAL</t>
   </si>
   <si>
     <t>K5003-81726</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
@@ -602,150 +602,150 @@
   <si>
     <t>K7030-67189</t>
   </si>
   <si>
     <t>CARMEN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>EDEN MEE ORTEGA</t>
   </si>
   <si>
     <t>K7061-67658</t>
   </si>
   <si>
     <t>REMEDIOS T. ROMUALDEZ AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>ERNITA AVENIDO</t>
   </si>
   <si>
     <t>K7061-66942</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">SALVADOR B. ALONZO </t>
+    <t>SALVADOR B. ALONZO</t>
   </si>
   <si>
     <t>K7017-70921</t>
   </si>
   <si>
     <t>DEXTER VILLASIS</t>
   </si>
   <si>
     <t>K7124-67558</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>JOLLINA LIBANDO</t>
   </si>
   <si>
     <t>K7072-71601</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>MARGARITA BUGHAO</t>
   </si>
   <si>
     <t>K7126-81481</t>
   </si>
   <si>
     <t>TALACOGON AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Mercideta P Retiza</t>
   </si>
   <si>
     <t>K7068-71979</t>
   </si>
   <si>
     <t>VERUELA AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Crisjhon Silva sedon </t>
+    <t>Crisjhon Silva sedon</t>
   </si>
   <si>
     <t>K7123-84558</t>
   </si>
   <si>
     <t>SIBAGAT AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>HANNAH FAYE T. PEGAR</t>
   </si>
   <si>
     <t>K7068-74441</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCILETA G. BANTONO </t>
+    <t>MARCILETA G. BANTONO</t>
   </si>
   <si>
     <t>K5003-67049</t>
   </si>
   <si>
     <t>BACUAG SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Annilie bulquerin</t>
   </si>
   <si>
     <t>K5004-81828</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>FAITH GUHITING MENDOZA</t>
   </si>
   <si>
     <t>K7073-67212</t>
   </si>
   <si>
     <t>BABIE JANE C. LILI</t>
   </si>
   <si>
     <t>K5004-82137</t>
   </si>
   <si>
     <t>K7063-73374</t>
   </si>
   <si>
     <t>JAYSAH OLVIS</t>
   </si>
   <si>
     <t>K7068-71879</t>
   </si>
   <si>
     <t>TUBOD SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSANA ANGCOG FLORENTINO </t>
+    <t>SUSANA ANGCOG FLORENTINO</t>
   </si>
   <si>
     <t>K7063-71563</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>LEONARDO QUIAPO</t>
   </si>
   <si>
     <t>K7068-74173</t>
   </si>
   <si>
     <t>REYNALDO AGUILA JR</t>
   </si>
   <si>
     <t>K7068-75186</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>CARIDAD BURLAZA</t>
   </si>