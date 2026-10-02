--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -104,84 +104,84 @@
   <si>
     <t>Mary Jean Yayen Castillo</t>
   </si>
   <si>
     <t>K7123-74930</t>
   </si>
   <si>
     <t>Dindofredo  masalta canete</t>
   </si>
   <si>
     <t>K7017-69312</t>
   </si>
   <si>
     <t>ANALIZA COYOHAN</t>
   </si>
   <si>
     <t>K7068-68254</t>
   </si>
   <si>
     <t>JOSEPH F.DEVELOS</t>
   </si>
   <si>
     <t>K7016-82977</t>
   </si>
   <si>
-    <t xml:space="preserve">ROY ORDILLAS </t>
+    <t>ROY ORDILLAS</t>
   </si>
   <si>
     <t>K7074-74151</t>
   </si>
   <si>
     <t>Airies joy timbancaya</t>
   </si>
   <si>
     <t>K7072-73705</t>
   </si>
   <si>
     <t>DINAH BACUEL</t>
   </si>
   <si>
     <t>K7058-83586</t>
   </si>
   <si>
-    <t xml:space="preserve"> Arsenia  bravante </t>
+    <t>Arsenia  bravante</t>
   </si>
   <si>
     <t>K7068-72277</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITO MIRAFLORES </t>
+    <t>NENITO MIRAFLORES</t>
   </si>
   <si>
     <t>K7017-71722</t>
   </si>
   <si>
     <t>QUEZON PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">APRIL YU </t>
+    <t>APRIL YU</t>
   </si>
   <si>
     <t>K7126-67768</t>
   </si>
   <si>
     <t>ROXAS PALAWAN</t>
   </si>
   <si>
     <t>Jinelda D Areglo</t>
   </si>
   <si>
     <t>K5005-70027</t>
   </si>
   <si>
     <t>SOFRONIO ESPAÑOLA PALAWAN</t>
   </si>
   <si>
     <t>ALIYAH I IBRAHIM</t>
   </si>
   <si>
     <t>K7017-73829</t>
   </si>
   <si>
     <t>BALILIHAN BOHOL</t>
   </si>
@@ -209,105 +209,105 @@
   <si>
     <t>MARCELA BAUTISTA</t>
   </si>
   <si>
     <t>K8002-74271</t>
   </si>
   <si>
     <t>CANDIJAY BOHOL</t>
   </si>
   <si>
     <t>JENELYN DULAY</t>
   </si>
   <si>
     <t>K7058-75008</t>
   </si>
   <si>
     <t>Maricel Maputol</t>
   </si>
   <si>
     <t>K7017-71212</t>
   </si>
   <si>
     <t>CARMEN BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">RUSSEL LOGROÑO </t>
+    <t>RUSSEL LOGROÑO</t>
   </si>
   <si>
     <t>K7124-74789</t>
   </si>
   <si>
     <t>ERNESTO YBANEZ ALISON</t>
   </si>
   <si>
     <t>K7020-68473</t>
   </si>
   <si>
     <t>CATIGBIAN BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCIANA SAB </t>
+    <t>MARCIANA SAB</t>
   </si>
   <si>
     <t>K7123-67612</t>
   </si>
   <si>
     <t>CLARIN BOHOL</t>
   </si>
   <si>
     <t>NEMIA TOLARESA</t>
   </si>
   <si>
     <t>K5002-75600</t>
   </si>
   <si>
     <t>MELDREDESA A. IBALE</t>
   </si>
   <si>
     <t>K7063-74159</t>
   </si>
   <si>
     <t>ANGELITA VILLARUBE</t>
   </si>
   <si>
     <t>K5005-81687</t>
   </si>
   <si>
     <t>CORELLA BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">PRIMA L GABINEZ </t>
+    <t>PRIMA L GABINEZ</t>
   </si>
   <si>
     <t>K7063-71784</t>
   </si>
   <si>
     <t>CORTES BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER ROXAS </t>
+    <t>ELMER ROXAS</t>
   </si>
   <si>
     <t>K7068-63042</t>
   </si>
   <si>
     <t>JACQILINE A. ACTUB</t>
   </si>
   <si>
     <t>K7063-70861</t>
   </si>
   <si>
     <t>K7073-75043</t>
   </si>
   <si>
     <t>DAGOHOY BOHOL</t>
   </si>
   <si>
     <t>LUCIO D. BULALA</t>
   </si>
   <si>
     <t>K5005-68331</t>
   </si>
   <si>
     <t>DANAO BOHOL</t>
   </si>
@@ -347,51 +347,51 @@
   <si>
     <t>K7121-75191</t>
   </si>
   <si>
     <t>GUINDULMAN BOHOL</t>
   </si>
   <si>
     <t>Flordelyn L Ibarra</t>
   </si>
   <si>
     <t>K7126-74344</t>
   </si>
   <si>
     <t>INABANGA BOHOL</t>
   </si>
   <si>
     <t>Segundina Embalsado</t>
   </si>
   <si>
     <t>K7125-73389</t>
   </si>
   <si>
     <t>JAGNA BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Angelo Paje </t>
+    <t>Angelo Paje</t>
   </si>
   <si>
     <t>K7072-73900</t>
   </si>
   <si>
     <t>JETAFE BOHOL</t>
   </si>
   <si>
     <t>MYRNA SALUDES</t>
   </si>
   <si>
     <t>K7068-72448</t>
   </si>
   <si>
     <t>LOAY BOHOL</t>
   </si>
   <si>
     <t>BABY LON G VABIG</t>
   </si>
   <si>
     <t>K7017-70381</t>
   </si>
   <si>
     <t>MABINI BOHOL</t>
   </si>
@@ -479,87 +479,87 @@
   <si>
     <t>K7020-70687</t>
   </si>
   <si>
     <t>MA PAZ JOCELYN WILLY</t>
   </si>
   <si>
     <t>K5005-71703</t>
   </si>
   <si>
     <t>FLORITA CABUSAO</t>
   </si>
   <si>
     <t>K7126-67667</t>
   </si>
   <si>
     <t>ANGELI JOY BALBIRAN</t>
   </si>
   <si>
     <t>K7093-62468</t>
   </si>
   <si>
     <t>TALIBON BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">BABY POLESTICO </t>
+    <t>BABY POLESTICO</t>
   </si>
   <si>
     <t>K7068-73692</t>
   </si>
   <si>
     <t>TRINIDAD BOHOL</t>
   </si>
   <si>
     <t>JUAN PETARCO</t>
   </si>
   <si>
     <t>K7074-80956</t>
   </si>
   <si>
     <t>Nestor d. Cogo</t>
   </si>
   <si>
     <t>K7061-67717</t>
   </si>
   <si>
     <t>Zosimo De Lima</t>
   </si>
   <si>
     <t>K7074-69416</t>
   </si>
   <si>
     <t>Jessame cabanilla</t>
   </si>
   <si>
     <t>K7020-72433</t>
   </si>
   <si>
     <t>TUBIGON BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">SOSARDO D BOLANIO SR </t>
+    <t>SOSARDO D BOLANIO SR</t>
   </si>
   <si>
     <t>K7069-71099</t>
   </si>
   <si>
     <t>DIONISIA PAMAN</t>
   </si>
   <si>
     <t>K7129-73945</t>
   </si>
   <si>
     <t>UBAY BOHOL</t>
   </si>
   <si>
     <t>JELMARIE TEREC YMBONG</t>
   </si>
   <si>
     <t>K7069-74043</t>
   </si>
   <si>
     <t>Ricardo Auguis</t>
   </si>
   <si>
     <t>K7016-74268</t>
   </si>