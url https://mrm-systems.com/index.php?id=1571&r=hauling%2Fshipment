--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -56,99 +56,99 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7020-71553</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>GLORIA PANGIYAN</t>
   </si>
   <si>
     <t>K7058-74751</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rex ingosan sr</t>
+    <t>Rex ingosan sr</t>
   </si>
   <si>
     <t>K7030-67628</t>
   </si>
   <si>
     <t>MERLINA LISING</t>
   </si>
   <si>
     <t>K7020-68335</t>
   </si>
   <si>
     <t>LEIDON BINENE</t>
   </si>
   <si>
     <t>K7074-81495</t>
   </si>
   <si>
     <t>Maureen kodiamat</t>
   </si>
   <si>
     <t>K7129-75530</t>
   </si>
   <si>
     <t>MARIA ELOISA BAUTISTA</t>
   </si>
   <si>
     <t>K6002-74666</t>
   </si>
   <si>
     <t>COL.BIENVENIDO SIMON JR</t>
   </si>
   <si>
     <t>K7026-82129</t>
   </si>
   <si>
     <t>YOLANDA DUMAGUING</t>
   </si>
   <si>
     <t>K7072-71924</t>
   </si>
   <si>
     <t>LILIA BEJAR</t>
   </si>
   <si>
     <t>K7125-81944</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICIA DENISE SEVILLA </t>
+    <t>PATRICIA DENISE SEVILLA</t>
   </si>
   <si>
     <t>K7020-62759</t>
   </si>
   <si>
     <t>GERMELINA G BENTER</t>
   </si>
   <si>
     <t>K7063-75090</t>
   </si>
   <si>
     <t>MA.VILLA.GRACIA B.MANUEL</t>
   </si>
   <si>
     <t>K7068-68232</t>
   </si>
   <si>
     <t>JUDITH CHADYA AS</t>
   </si>
   <si>
     <t>K6002-82528</t>
   </si>
   <si>
     <t>ARTHUR CALAYO</t>
   </si>
@@ -182,51 +182,51 @@
   <si>
     <t>K7020-63314</t>
   </si>
   <si>
     <t>ANDREA MEANA TIANGA</t>
   </si>
   <si>
     <t>K7017-68868</t>
   </si>
   <si>
     <t>ROGER UGALDE TANGGACAN</t>
   </si>
   <si>
     <t>K7073-67131</t>
   </si>
   <si>
     <t>RENATO  MARAFO</t>
   </si>
   <si>
     <t>K5003-67328</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Siegelle JAVIER </t>
+    <t>Siegelle JAVIER</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Abenoja</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ariel/Ronald</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>