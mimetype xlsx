--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-67463</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Warlito   t de vera jr</t>
+    <t>Warlito   t de vera jr</t>
   </si>
   <si>
     <t>K7072-71454</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>CJAY JUAN</t>
   </si>
   <si>
     <t>K7133-65058</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>DEXIELENE S GOROSPE</t>
   </si>
   <si>
     <t>K7016-74522</t>
   </si>
   <si>
     <t>LETECIA SERNA</t>
   </si>
@@ -122,69 +122,69 @@
   <si>
     <t>CORNELIO N. LUCENA</t>
   </si>
   <si>
     <t>K7063-74673</t>
   </si>
   <si>
     <t>CRISTINA C.DELA CRUZ</t>
   </si>
   <si>
     <t>K7073-82008</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>Casselyn D. Corpoz</t>
   </si>
   <si>
     <t>K7020-70399</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ERNESTO L BARRIENTOS </t>
+    <t>ERNESTO L BARRIENTOS</t>
   </si>
   <si>
     <t>K5002-74903</t>
   </si>
   <si>
     <t>ARSENDA GENOBE</t>
   </si>
   <si>
     <t>K8002-74204</t>
   </si>
   <si>
     <t>AMANTE BATISTER</t>
   </si>
   <si>
     <t>K7016-73312</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELA TEBANGEN </t>
+    <t>CARMELA TEBANGEN</t>
   </si>
   <si>
     <t>K7074-83029</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>JENNIFER P. LABABIT</t>
   </si>
   <si>
     <t>K7063-70403</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>VENERANDA STO DOMINGO</t>
   </si>
   <si>
     <t>K7129-75089</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
@@ -257,90 +257,90 @@
   <si>
     <t>RONNEL VICMUDO COPUZ</t>
   </si>
   <si>
     <t>K7133-66839</t>
   </si>
   <si>
     <t>Robinson joves ocampo</t>
   </si>
   <si>
     <t>K7072-82404</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>VIRGINIA LORENZO</t>
   </si>
   <si>
     <t>K7020-71213</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7017-74217</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>APOLONIO C LICUDO</t>
   </si>
   <si>
     <t>K7068-74465</t>
   </si>
   <si>
     <t>XANTIPPE T. PUNZALAN</t>
   </si>
   <si>
     <t>K5004-83340</t>
   </si>
   <si>
     <t>MILDRED DIAZ</t>
   </si>
   <si>
     <t>K7069-74958</t>
   </si>
   <si>
     <t>ERNESTO R DIEGO</t>
   </si>
   <si>
     <t>K7069-74962</t>
   </si>
   <si>
     <t>MALVIN O ELEGADO</t>
   </si>
   <si>
     <t>K7068-71881</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL G. MERCADO </t>
+    <t>MICHAEL G. MERCADO</t>
   </si>
   <si>
     <t>K7124-75417</t>
   </si>
   <si>
     <t>Jessabel m. Evangelista</t>
   </si>
   <si>
     <t>K5002-83083</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>JEHAD / PERLITA BRAVO</t>
   </si>
   <si>
     <t>K7063-72066</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>MARCELINO CRUZ</t>
   </si>