--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -194,51 +194,51 @@
   <si>
     <t>K7068-75182</t>
   </si>
   <si>
     <t>MALITBOG SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>ARLENE ABANDO</t>
   </si>
   <si>
     <t>K7126-67611</t>
   </si>
   <si>
     <t>PINTUYAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Rustico A Estrilla Jr</t>
   </si>
   <si>
     <t>K7020-74034</t>
   </si>
   <si>
     <t>SAN FRANCISCO SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN TABOR </t>
+    <t>JOHN TABOR</t>
   </si>
   <si>
     <t>K7068-70505</t>
   </si>
   <si>
     <t>Bernandina santizas cutayan</t>
   </si>
   <si>
     <t>K7020-74247</t>
   </si>
   <si>
     <t>SAN JUAN (CABALIAN) SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Epifanio balabis</t>
   </si>
   <si>
     <t>K7127-83224</t>
   </si>
   <si>
     <t>SILAGO SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>EDMA S, PERONA</t>
   </si>
@@ -275,135 +275,135 @@
   <si>
     <t>FELICIONA ABENDAN</t>
   </si>
   <si>
     <t>K7020-71780</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
     <t>ROQUE ALAN S OYAO</t>
   </si>
   <si>
     <t>K7026-84881</t>
   </si>
   <si>
     <t>CHARISSE GEN KENNARD</t>
   </si>
   <si>
     <t>K7073-82320</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Mirasol Ang </t>
+    <t>Mirasol Ang</t>
   </si>
   <si>
     <t>K7127-83198</t>
   </si>
   <si>
     <t>SAMANTHA JANE S, CARABAÑA</t>
   </si>
   <si>
     <t>K7105-82542</t>
   </si>
   <si>
     <t>CONSOLACION CEBU</t>
   </si>
   <si>
     <t>REMEDIOS MENGUITO</t>
   </si>
   <si>
     <t>K7063-71733</t>
   </si>
   <si>
     <t>ANRCITO BERTULFO SR</t>
   </si>
   <si>
     <t>K7016-83142</t>
   </si>
   <si>
     <t>DAANBANTAYAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">JONAS ELARCISA </t>
+    <t>JONAS ELARCISA</t>
   </si>
   <si>
     <t>K7017-69939</t>
   </si>
   <si>
     <t>MA CHONA MONACILLO</t>
   </si>
   <si>
     <t>K7073-85032</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
     <t>MA. LYN RETES</t>
   </si>
   <si>
     <t>K6002-82883</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
     <t>EVELYN CRISANTO</t>
   </si>
   <si>
     <t>K7068-84021</t>
   </si>
   <si>
     <t>MARIANE CLARE F ALON</t>
   </si>
   <si>
     <t>K7016-81601</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA TOQUERO </t>
+    <t>LILIA TOQUERO</t>
   </si>
   <si>
     <t>K7017-70290</t>
   </si>
   <si>
     <t>SAN REMIGIO CEBU</t>
   </si>
   <si>
     <t>MA DEXTER ROMERO ALABAN</t>
   </si>
   <si>
     <t>K5003-85090</t>
   </si>
   <si>
     <t>SANTANDER CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCILA B JOYOHOY </t>
+    <t>LUCILA B JOYOHOY</t>
   </si>
   <si>
     <t>K7068-74889</t>
   </si>
   <si>
     <t>CAN-AVID EASTERN SAMAR</t>
   </si>
   <si>
     <t>JOSEPHINE LOPEÑA/ONOERE LOPEÑA</t>
   </si>
   <si>
     <t>K7020-73583</t>
   </si>
   <si>
     <t>GUIUAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>JACKIE S BAGRO</t>
   </si>
   <si>
     <t>K5002-67377</t>
   </si>
   <si>
     <t>TAFT EASTERN SAMAR</t>
   </si>
@@ -536,57 +536,57 @@
   <si>
     <t>K7011-67812</t>
   </si>
   <si>
     <t>CRISTY ANN  PENING</t>
   </si>
   <si>
     <t>K7017-71143</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>MERLITA ILAGAN</t>
   </si>
   <si>
     <t>K7068-71829</t>
   </si>
   <si>
     <t>LUDELYN ETULLE</t>
   </si>
   <si>
     <t>K7058-67747</t>
   </si>
   <si>
-    <t xml:space="preserve"> Matk b  lanaza</t>
+    <t>Matk b  lanaza</t>
   </si>
   <si>
     <t>K5003-83694</t>
   </si>
   <si>
-    <t xml:space="preserve">PAULA Y SANTILLAN </t>
+    <t>PAULA Y SANTILLAN</t>
   </si>
   <si>
     <t>K7026-67242</t>
   </si>
   <si>
     <t>Eliseo Mangubat</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nha5879</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronaldo prio 09626433682</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Leo habig 09702531128</t>
   </si>