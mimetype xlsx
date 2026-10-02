--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -68,93 +68,93 @@
   <si>
     <t>K7068-84172</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>
   <si>
     <t>MYCHA SERRANO</t>
   </si>
   <si>
     <t>K5004-83345</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
     <t>SOFRONIO CAHAYON</t>
   </si>
   <si>
     <t>K7020-71238</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">DULCE N LUCITANO </t>
+    <t>DULCE N LUCITANO</t>
   </si>
   <si>
     <t>K7069-84428</t>
   </si>
   <si>
     <t>IMELDA C ESPILITA</t>
   </si>
   <si>
     <t>K6002-82370</t>
   </si>
   <si>
     <t>ROSE ANN REJUSO EVASCO</t>
   </si>
   <si>
     <t>K5005-84510</t>
   </si>
   <si>
     <t>ARLYN FAJICULAY</t>
   </si>
   <si>
     <t>K7020-71106</t>
   </si>
   <si>
     <t>NOLI RODRIGUEZ</t>
   </si>
   <si>
     <t>K7073-82917</t>
   </si>
   <si>
-    <t xml:space="preserve">NESTOR MELENDRES </t>
+    <t>NESTOR MELENDRES</t>
   </si>
   <si>
     <t>K7127-82871</t>
   </si>
   <si>
     <t>ARACELI OCAMPO DUJEÑAS</t>
   </si>
   <si>
     <t>K5003-67537</t>
   </si>
   <si>
-    <t xml:space="preserve">APRIL SHYLA PANGANIBAN </t>
+    <t>APRIL SHYLA PANGANIBAN</t>
   </si>
   <si>
     <t>K7068-71068</t>
   </si>
   <si>
     <t>MERLA GUSTO CATARINIM</t>
   </si>
   <si>
     <t>K7068-83424</t>
   </si>
   <si>
     <t>Grazel Marie P. Cometa</t>
   </si>
   <si>
     <t>K7072-83645</t>
   </si>
   <si>
     <t>SHIRLY B.ALEA</t>
   </si>
   <si>
     <t>K7068-73672</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
@@ -272,75 +272,75 @@
   <si>
     <t>K7063-71231</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>MARIA SARA STA.MARIA</t>
   </si>
   <si>
     <t>K5001-67191</t>
   </si>
   <si>
     <t>Margerrie S Dizon</t>
   </si>
   <si>
     <t>K7126-67518</t>
   </si>
   <si>
     <t>Evelyn C Hernandez</t>
   </si>
   <si>
     <t>K7125-85125</t>
   </si>
   <si>
-    <t xml:space="preserve">Elena B Cabingan </t>
+    <t>Elena B Cabingan</t>
   </si>
   <si>
     <t>K7011-66848</t>
   </si>
   <si>
     <t>MELISSA  ATIENZA</t>
   </si>
   <si>
     <t>K7123-82299</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN HIWATIG </t>
+    <t>MARVIN HIWATIG</t>
   </si>
   <si>
     <t>K7093-74703</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JONES DARYL D. DE GUZMAN </t>
+    <t>JONES DARYL D. DE GUZMAN</t>
   </si>
   <si>
     <t>K7063-71164</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>AILEEN DE CHAVEZ</t>
   </si>
   <si>
     <t>K7072-73627</t>
   </si>
   <si>
     <t>NOEMI RUBIA</t>
   </si>
   <si>
     <t>K7026-67488</t>
   </si>
   <si>
     <t>Romil d. Bagnes</t>
   </si>
   <si>
     <t>K7061-67749</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>K7072-71596</t>
   </si>
   <si>
     <t>TALISAY BATANGAS</t>
   </si>
   <si>
     <t>AGNES JACOBE FERNANDO</t>
   </si>
   <si>
     <t>K7026-85178</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>ELEONORA IBARRA</t>
   </si>
   <si>
     <t>K7020-73824</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE ONA </t>
+    <t>MICHELLE ONA</t>
   </si>
   <si>
     <t>K7011-67702</t>
   </si>
   <si>
     <t>ATIMONAN QUEZON</t>
   </si>
   <si>
     <t>CHRISTINA ALTEA</t>
   </si>
   <si>
     <t>K5005-73465</t>
   </si>
   <si>
     <t>JHERA ALAIZA DE LEON</t>
   </si>
   <si>
     <t>K7123-67639</t>
   </si>
   <si>
     <t>CALAUAG QUEZON</t>
   </si>
   <si>
     <t>CATHERINE A. ALEMANIA</t>
   </si>