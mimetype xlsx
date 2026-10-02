--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -101,51 +101,51 @@
   <si>
     <t>M Daggong</t>
   </si>
   <si>
     <t>K7069-68433</t>
   </si>
   <si>
     <t>DIPOLOG CITY (Capital) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>BRENSAR S. ABDUHARI</t>
   </si>
   <si>
     <t>K7063-73499</t>
   </si>
   <si>
     <t>KATIPUNAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>JOAN T.ENEQUILLO</t>
   </si>
   <si>
     <t>K7068-73893</t>
   </si>
   <si>
-    <t xml:space="preserve">RENT OLIVER ROMASASA </t>
+    <t>RENT OLIVER ROMASASA</t>
   </si>
   <si>
     <t>K5003-74599</t>
   </si>
   <si>
     <t>Narciso cotot</t>
   </si>
   <si>
     <t>K7020-73834</t>
   </si>
   <si>
     <t>LABASON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>ANGELA  D ROSALES</t>
   </si>
   <si>
     <t>K7016-82192</t>
   </si>
   <si>
     <t>ROSA ANUB</t>
   </si>
   <si>
     <t>K7123-67444</t>
   </si>
@@ -176,258 +176,258 @@
   <si>
     <t>K7017-66505</t>
   </si>
   <si>
     <t>SERGIO OSMEÑA SR. ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>MICHELLE D BUCOY</t>
   </si>
   <si>
     <t>K7016-74096</t>
   </si>
   <si>
     <t>SIAYAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>CHARINA SAMBRAN</t>
   </si>
   <si>
     <t>K7020-62927</t>
   </si>
   <si>
     <t>SIBUTAD ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEMARIE E LASTIMOSA </t>
+    <t>ROSEMARIE E LASTIMOSA</t>
   </si>
   <si>
     <t>K7074-68025</t>
   </si>
   <si>
     <t>SINDANGAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>Rose antugon garupil</t>
   </si>
   <si>
     <t>K7126-82808</t>
   </si>
   <si>
     <t>Jonee T Padilla</t>
   </si>
   <si>
     <t>K7093-67979</t>
   </si>
   <si>
     <t>CRISOSTOMO L. AMOTAN</t>
   </si>
   <si>
     <t>K7068-70943</t>
   </si>
   <si>
     <t>SIOCON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Julayna Salamat  Hajihil </t>
+    <t>Julayna Salamat  Hajihil</t>
   </si>
   <si>
     <t>K5005-68440</t>
   </si>
   <si>
     <t>K7068-67847</t>
   </si>
   <si>
     <t>K7069-72450</t>
   </si>
   <si>
     <t>Raja sumahoji</t>
   </si>
   <si>
     <t>K7068-62876</t>
   </si>
   <si>
     <t>MONTANO OSCAR MAG ABO</t>
   </si>
   <si>
     <t>K7093-71989</t>
   </si>
   <si>
     <t>ROLLIE SUNOG ORGEN</t>
   </si>
   <si>
     <t>K7074-74395</t>
   </si>
   <si>
-    <t xml:space="preserve">Salam gulam </t>
+    <t>Salam gulam</t>
   </si>
   <si>
     <t>K7068-71139</t>
   </si>
   <si>
     <t>SIRAWAI ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>INON BASA ADJUL</t>
   </si>
   <si>
     <t>K7020-72002</t>
   </si>
   <si>
     <t>ANILDA SALAYSAY ALID</t>
   </si>
   <si>
     <t>K7124-67586</t>
   </si>
   <si>
     <t>ARNEL JALANI SAMSON</t>
   </si>
   <si>
     <t>K7133-73054</t>
   </si>
   <si>
     <t>GUTALAC ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>Analyn A. Wenceslao</t>
   </si>
   <si>
     <t>K7017-67589</t>
   </si>
   <si>
     <t>SANDY C DAGA</t>
   </si>
   <si>
     <t>K7011-67484</t>
   </si>
   <si>
     <t>KALAWIT ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>EDNA R. MORENO</t>
   </si>
   <si>
     <t>K7093-70164</t>
   </si>
   <si>
-    <t xml:space="preserve">RONEL D. LOY </t>
+    <t>RONEL D. LOY</t>
   </si>
   <si>
     <t>K7068-74320</t>
   </si>
   <si>
     <t>MUSA TADDIN ABDUL</t>
   </si>
   <si>
     <t>K7073-67623</t>
   </si>
   <si>
-    <t xml:space="preserve">RABIA SAHIBUDDIN </t>
+    <t>RABIA SAHIBUDDIN</t>
   </si>
   <si>
     <t>K7133-65976</t>
   </si>
   <si>
     <t>Fairudz aming jailani</t>
   </si>
   <si>
     <t>K7011-67617</t>
   </si>
   <si>
     <t>EDWIN BENIGNOS</t>
   </si>
   <si>
     <t>K7063-71951</t>
   </si>
   <si>
     <t>SAMSUDDIN T.AMAT</t>
   </si>
   <si>
     <t>K7129-82248</t>
   </si>
   <si>
     <t>ALESSA MUNDOC</t>
   </si>
   <si>
     <t>K7126-83282</t>
   </si>
   <si>
     <t>Ricky Perez</t>
   </si>
   <si>
     <t>K7121-84803</t>
   </si>
   <si>
-    <t xml:space="preserve">Yolanda C Uyao </t>
+    <t>Yolanda C Uyao</t>
   </si>
   <si>
     <t>K7072-83894</t>
   </si>
   <si>
     <t>MARILYN ABU</t>
   </si>
   <si>
     <t>K7123-82740</t>
   </si>
   <si>
     <t>MAILYN T ADAMI</t>
   </si>
   <si>
     <t>K7074-82894</t>
   </si>
   <si>
-    <t xml:space="preserve">Fredelyn Granada </t>
+    <t>Fredelyn Granada</t>
   </si>
   <si>
     <t>K7093-69108</t>
   </si>
   <si>
-    <t xml:space="preserve">NADAR J. BUSTAMANTE </t>
+    <t>NADAR J. BUSTAMANTE</t>
   </si>
   <si>
     <t>K7063-82518</t>
   </si>
   <si>
     <t>SARRAHZEP SARMIENTO</t>
   </si>
   <si>
     <t>K7074-74169</t>
   </si>
   <si>
     <t>Julpaie deemar mahamud</t>
   </si>
   <si>
     <t>K7058-67155</t>
   </si>
   <si>
     <t>Jomar   o muyag</t>
   </si>
   <si>
     <t>K7093-71095</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHAINA M. HAMID </t>
+    <t>JOHAINA M. HAMID</t>
   </si>
   <si>
     <t>K7072-71483</t>
   </si>
   <si>
     <t>AMILUDDIN TRIPLITT</t>
   </si>
   <si>
     <t>K7017-70641</t>
   </si>
   <si>
     <t>CONSUELO RECTIN</t>
   </si>
   <si>
     <t>K7017-69289</t>
   </si>
   <si>
     <t>TADZMAHA CLIMACO</t>
   </si>
   <si>
     <t>K7074-68124</t>
   </si>
   <si>
     <t>Rowena dangan</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>ANTOLIN ACA-AC</t>
   </si>
   <si>
     <t>K7074-70801</t>
   </si>
   <si>
     <t>Furaida bantala juaini</t>
   </si>
   <si>
     <t>K7072-68825</t>
   </si>
   <si>
     <t>FATMA HUSSIN</t>
   </si>
   <si>
     <t>K7093-68371</t>
   </si>
   <si>
     <t>BASIK BADDAI</t>
   </si>
   <si>
     <t>K7058-67496</t>
   </si>
   <si>
-    <t xml:space="preserve">  Edrin  b  baddah</t>
+    <t>Edrin  b  baddah</t>
   </si>
   <si>
     <t>K7074-75067</t>
   </si>
   <si>
     <t>REEM J. ARABANI</t>
   </si>
   <si>
     <t>K7017-70715</t>
   </si>
   <si>
     <t>JANET P BOOK</t>
   </si>
   <si>
     <t>K7133-66091</t>
   </si>
   <si>
     <t>SAIFAR H.SAID</t>
   </si>
   <si>
     <t>K7011-67725</t>
   </si>
   <si>
     <t>TEMMY B. EUGENIO</t>
   </si>
@@ -605,78 +605,78 @@
   <si>
     <t>JOSELITO KAITUM</t>
   </si>
   <si>
     <t>K7124-83598</t>
   </si>
   <si>
     <t>WELMA DANSALAN TAYABAS</t>
   </si>
   <si>
     <t>K6002-81697</t>
   </si>
   <si>
     <t>Percival Mirasol</t>
   </si>
   <si>
     <t>K7124-81505</t>
   </si>
   <si>
     <t>NERWIN JACK G. ALIUDIN</t>
   </si>
   <si>
     <t>K7133-66588</t>
   </si>
   <si>
-    <t xml:space="preserve">Aida jailani salih </t>
+    <t>Aida jailani salih</t>
   </si>
   <si>
     <t>K7072-70639</t>
   </si>
   <si>
     <t>REEMA BASALUDDIN</t>
   </si>
   <si>
     <t>K7124-66922</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>JAYSON ROEL TOLOSA</t>
   </si>
   <si>
     <t>K7063-71808</t>
   </si>
   <si>
     <t>NORMA B.CANOY</t>
   </si>
   <si>
     <t>K7068-73849</t>
   </si>
   <si>
-    <t xml:space="preserve">SALI UDIN / WRWIN CERVANTES </t>
+    <t>SALI UDIN / WRWIN CERVANTES</t>
   </si>
   <si>
     <t>K7016-81010</t>
   </si>
   <si>
     <t>FATMA JACALAL</t>
   </si>
   <si>
     <t>K7074-70456</t>
   </si>
   <si>
     <t>Arsima mumib sahani</t>
   </si>
   <si>
     <t>K7123-67172</t>
   </si>
   <si>
     <t>SAJID OWELENG</t>
   </si>
   <si>
     <t>K7125-85134</t>
   </si>
   <si>
     <t>MALUSO BASILAN</t>
   </si>