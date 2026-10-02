--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>K5005-71788</t>
   </si>
   <si>
     <t>CULASI ANTIQUE</t>
   </si>
   <si>
     <t>CECILIA GABRIEL</t>
   </si>
   <si>
     <t>K7068-71267</t>
   </si>
   <si>
     <t>VALDERRAMA ANTIQUE</t>
   </si>
   <si>
     <t>RIZZA LEI SORIANO</t>
   </si>
   <si>
     <t>K7017-69581</t>
   </si>
   <si>
     <t>MA-AYON CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRIS C VILLARUEL </t>
+    <t>CHRIS C VILLARUEL</t>
   </si>
   <si>
     <t>K5002-67118</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
     <t>Levenia "Bebe" Lopez</t>
   </si>
   <si>
     <t>K5002-82920</t>
   </si>
   <si>
     <t>JOCELYN L. LAGO</t>
   </si>
   <si>
     <t>K7072-71400</t>
   </si>
   <si>
     <t>PONTEVEDRA CAPIZ</t>
   </si>
   <si>
     <t>MARILYN DELFIN</t>
   </si>
@@ -224,51 +224,51 @@
   <si>
     <t>K7072-72065</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>NIKKA MORERA</t>
   </si>
   <si>
     <t>K7068-71005</t>
   </si>
   <si>
     <t>EMELITA L. ALBOR</t>
   </si>
   <si>
     <t>K7072-72070</t>
   </si>
   <si>
     <t>MA. ANABETH AMBONAN</t>
   </si>
   <si>
     <t>K7017-70372</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA ABAQUITA </t>
+    <t>VIRGINIA ABAQUITA</t>
   </si>
   <si>
     <t>K7068-83925</t>
   </si>
   <si>
     <t>SHERYL E. ELMIDO</t>
   </si>
   <si>
     <t>K7026-81874</t>
   </si>
   <si>
     <t>MARIAN BEATRIZ ADIGUE</t>
   </si>
   <si>
     <t>K7072-72063</t>
   </si>
   <si>
     <t>RACHEL DE LOS REYES</t>
   </si>
   <si>
     <t>K7017-70155</t>
   </si>
   <si>
     <t>DAVIE P MACHADO</t>
   </si>
@@ -317,99 +317,99 @@
   <si>
     <t>MARY LOUREEN DEPALOMA</t>
   </si>
   <si>
     <t>K5004-83257</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
     <t>MELBA DALIDA</t>
   </si>
   <si>
     <t>K7017-69085</t>
   </si>
   <si>
     <t>MARIA MADULYN PEBDON</t>
   </si>
   <si>
     <t>K7016-82710</t>
   </si>
   <si>
     <t>SAN JOAQUIN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">FELICITAS SERRANO </t>
+    <t>FELICITAS SERRANO</t>
   </si>
   <si>
     <t>K7123-67068</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Hezron Keith Mallorca </t>
+    <t>Hezron Keith Mallorca</t>
   </si>
   <si>
     <t>K7072-71528</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>LENCHIE TORILLA</t>
   </si>
   <si>
     <t>K7123-67465</t>
   </si>
   <si>
     <t>DIANE  GEGUIERA</t>
   </si>
   <si>
     <t>K7072-71902</t>
   </si>
   <si>
     <t>LAWRENCE PESQUERA</t>
   </si>
   <si>
     <t>K7124-67613</t>
   </si>
   <si>
     <t>SHARA EUNICE T. OQUINDO</t>
   </si>
   <si>
     <t>K5003-83219</t>
   </si>
   <si>
     <t>Marianne Secang</t>
   </si>
   <si>
     <t>K7073-84773</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEMARIE B. RODRIGUEZ JR. </t>
+    <t>JOEMARIE B. RODRIGUEZ JR.</t>
   </si>
   <si>
     <t>K5003-84424</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Shane paglumotan</t>
   </si>
   <si>
     <t>K7069-70975</t>
   </si>
   <si>
     <t>Edna De Los Santos</t>
   </si>
   <si>
     <t>K7011-82823</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Rechie cordova</t>
   </si>
@@ -557,123 +557,123 @@
   <si>
     <t>K7068-71613</t>
   </si>
   <si>
     <t>SHARON ARAÑAS</t>
   </si>
   <si>
     <t>K5005-71461</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NICOLE PORRAS</t>
   </si>
   <si>
     <t>K7127-81717</t>
   </si>
   <si>
     <t>Marlo Nipales</t>
   </si>
   <si>
     <t>K7020-70873</t>
   </si>
   <si>
-    <t xml:space="preserve">JIE AR SAYSON </t>
+    <t>JIE AR SAYSON</t>
   </si>
   <si>
     <t>K7072-72069</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
     <t>ALMA JUMILLA</t>
   </si>
   <si>
     <t>K7072-82105</t>
   </si>
   <si>
     <t>SIBUNAG GUIMARAS</t>
   </si>
   <si>
     <t>LORNA TORMON</t>
   </si>
   <si>
     <t>K7126-82301</t>
   </si>
   <si>
     <t>AYUNGON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Salome D Macuno</t>
   </si>
   <si>
     <t>K5003-85145</t>
   </si>
   <si>
     <t>BACONG NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">KENNETH JAMES A MORADOS </t>
+    <t>KENNETH JAMES A MORADOS</t>
   </si>
   <si>
     <t>K5002-67206</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Lucy Tolop</t>
   </si>
   <si>
     <t>K7123-66927</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>NILO Q. COLEGIO</t>
   </si>
   <si>
     <t>K5002-82388</t>
   </si>
   <si>
     <t>SIATON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>ARTEMIA JARNAIZ</t>
   </si>
   <si>
     <t>K7133-66357</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Gilbert elnar </t>
+    <t>Gilbert elnar</t>
   </si>
   <si>
     <t>K7063-70424</t>
   </si>
   <si>
     <t>LEDZEIL MAE JISON</t>
   </si>
   <si>
     <t>K7069-71985</t>
   </si>
   <si>
     <t>CITY OF TANJAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Tessie pampilo</t>
   </si>
   <si>
     <t>K7017-70711</t>
   </si>
   <si>
     <t>ZAMBOANGUITA NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARIA ALMA RAMIREZ</t>
   </si>