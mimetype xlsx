--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>MARVIN F BERMEJO</t>
   </si>
   <si>
     <t>K7072-70642</t>
   </si>
   <si>
     <t>SAN ANDRES (CALOLBON) CATANDUANES</t>
   </si>
   <si>
     <t>JULIUS BERMEJO</t>
   </si>
   <si>
     <t>K7069-70695</t>
   </si>
   <si>
     <t>VIGA CATANDUANES</t>
   </si>
   <si>
     <t>Gibby boy Dellosa</t>
   </si>
   <si>
     <t>K7020-74101</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA TONGO </t>
+    <t>TERESITA TONGO</t>
   </si>
   <si>
     <t>K7073-75508</t>
   </si>
   <si>
     <t>VIRAC (Capital) CATANDUANES</t>
   </si>
   <si>
     <t>RENAN T. DAYAWON</t>
   </si>
   <si>
     <t>K7020-73578</t>
   </si>
   <si>
     <t>AROROY MASBATE</t>
   </si>
   <si>
     <t>JENNY ROSE R LOVENDINO</t>
   </si>
   <si>
     <t>K7093-70176</t>
   </si>
   <si>
     <t>CITY OF MASBATE (Capital) MASBATE</t>
   </si>