--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -110,72 +110,72 @@
   <si>
     <t>K7093-71300</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>FHE GATBONTON</t>
   </si>
   <si>
     <t>K7093-71312</t>
   </si>
   <si>
     <t>SUSANA L. MALONZO</t>
   </si>
   <si>
     <t>K7126-67294</t>
   </si>
   <si>
     <t>RICHARD PAULE  ISAAC</t>
   </si>
   <si>
     <t>K7020-73534</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIE A PAULE </t>
+    <t>JULIE A PAULE</t>
   </si>
   <si>
     <t>K7063-71492</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>JERRY G.CORTEZ</t>
   </si>
   <si>
     <t>K5004-81514</t>
   </si>
   <si>
     <t>CHARLENE ANGELES</t>
   </si>
   <si>
     <t>K7058-82424</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rolando   d  guinto</t>
+    <t>Rolando   d  guinto</t>
   </si>
   <si>
     <t>K7061-67653</t>
   </si>
   <si>
     <t>Rosa Selom</t>
   </si>
   <si>
     <t>K7073-83426</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>ROLINA VISDA</t>
   </si>
   <si>
     <t>K7068-71184</t>
   </si>
   <si>
     <t>SASMUAN (Sexmoan) PAMPANGA</t>
   </si>
   <si>
     <t>RUSSEL GALVEZ</t>
   </si>