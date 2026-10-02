--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -182,51 +182,51 @@
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>MERLY IBAN</t>
   </si>
   <si>
     <t>K7126-67239</t>
   </si>
   <si>
     <t>Pedrita Lucena</t>
   </si>
   <si>
     <t>K7126-67300</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>ERLINDA ALCOS</t>
   </si>
   <si>
     <t>K7058-83050</t>
   </si>
   <si>
-    <t xml:space="preserve">  Miguel   mawirat</t>
+    <t>Miguel   mawirat</t>
   </si>
   <si>
     <t>K7072-63299</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>SHEILA REFUERZO</t>
   </si>
   <si>
     <t>K7068-70948</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>BONIFACIO MONIS</t>
   </si>
   <si>
     <t>K7068-71475</t>
   </si>
   <si>
     <t>FRANCISCO GALUTAN</t>
   </si>
@@ -293,51 +293,51 @@
   <si>
     <t>FREDDIE SARMIENTO BELIR</t>
   </si>
   <si>
     <t>K7072-62855</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>SALVADOR NISPEROS</t>
   </si>
   <si>
     <t>K7016-82410</t>
   </si>
   <si>
     <t>ROSEMARIE DAPO</t>
   </si>
   <si>
     <t>K7133-81898</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Kevin javier </t>
+    <t>Kevin javier</t>
   </si>
   <si>
     <t>K7126-67393</t>
   </si>
   <si>
     <t>Irene T Aquino</t>
   </si>
   <si>
     <t>K5003-82079</t>
   </si>
   <si>
     <t>SANTOL LA UNION</t>
   </si>
   <si>
     <t>PERLA VALDEZ</t>
   </si>
   <si>
     <t>K7016-82175</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>NORNA V LAROYA</t>
   </si>