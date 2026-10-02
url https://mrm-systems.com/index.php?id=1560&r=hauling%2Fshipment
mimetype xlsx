--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -80,51 +80,51 @@
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>ROSMARIE V. SUMIBCAY</t>
   </si>
   <si>
     <t>K7020-62455</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>DELIA  V. DE VERA</t>
   </si>
   <si>
     <t>K7069-72255</t>
   </si>
   <si>
     <t>NELLY A ZUNIGA</t>
   </si>
   <si>
     <t>K7125-82386</t>
   </si>
   <si>
-    <t xml:space="preserve">Gloria D Malicdem </t>
+    <t>Gloria D Malicdem</t>
   </si>
   <si>
     <t>K7073-72580</t>
   </si>
   <si>
     <t>Mario Solis</t>
   </si>
   <si>
     <t>K7124-72319</t>
   </si>
   <si>
     <t>FLORDELIZA PROSAL</t>
   </si>
   <si>
     <t>K7063-72560</t>
   </si>
   <si>
     <t>ANGELITA D.BUGAYONG</t>
   </si>
   <si>
     <t>K7123-83180</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
@@ -143,81 +143,81 @@
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>VICTOR CATABAY</t>
   </si>
   <si>
     <t>K7072-74278</t>
   </si>
   <si>
     <t>ROMY RAGUINDIN</t>
   </si>
   <si>
     <t>K7068-73302</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>Emma evangelista dela cruz</t>
   </si>
   <si>
     <t>K7020-73477</t>
   </si>
   <si>
-    <t xml:space="preserve">GLO U FERNANDO </t>
+    <t>GLO U FERNANDO</t>
   </si>
   <si>
     <t>K7017-73827</t>
   </si>
   <si>
     <t>AURORA D PAGADUAN</t>
   </si>
   <si>
     <t>K5005-79232</t>
   </si>
   <si>
     <t>EMMA EVANGELISTA DELA CRUZ</t>
   </si>
   <si>
     <t>K7020-74419</t>
   </si>
   <si>
     <t>NIDA M GREGORIO</t>
   </si>
   <si>
     <t>K5002-74531</t>
   </si>
   <si>
     <t>perpetua cerineo</t>
   </si>
   <si>
     <t>K7093-71306</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO A. DOLOQUE </t>
+    <t>ROSARIO A. DOLOQUE</t>
   </si>
   <si>
     <t>K5002-75102</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>GINA  BUSTILLOS</t>
   </si>
   <si>
     <t>K7068-74102</t>
   </si>
   <si>
     <t>NOMER A. NICOLAS</t>
   </si>
   <si>
     <t>K7073-67491</t>
   </si>
   <si>
     <t>DESIREE NAVAL CELINO</t>
   </si>
   <si>
     <t>K7133-65004</t>
   </si>